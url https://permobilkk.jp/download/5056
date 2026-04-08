--- v1 (2026-03-19)
+++ v2 (2026-04-08)
@@ -46,58 +46,58 @@
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10309"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10331"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/infinie/Library/CloudStorage/Dropbox/顧客/ペルモビール株式会社/Products/SAP/ROHO/Price/260310_ロホクッション早見表/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D55A9B1E-42A5-3F47-A6E1-B56A55775E41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{878A3862-16FC-FA42-B842-9F9AE16EBC54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="26180" yWindow="8960" windowWidth="24620" windowHeight="16580" xr2:uid="{F14D8DCF-DEBB-45E8-82DA-64D6227485FD}"/>
   </bookViews>
   <sheets>
     <sheet name="ロホ・クアドトロセレクト ハイタイプ（10.5cm）" sheetId="13" r:id="rId1"/>
     <sheet name="ロホ・クアドトロセレクト ミドルタイプ（8.5cm）" sheetId="35" r:id="rId2"/>
     <sheet name="ロホ・クアドトロセレクト ロータイプ（5.5cm）" sheetId="36" r:id="rId3"/>
     <sheet name="ロホ・コンツァーセレクト（10.5cm）" sheetId="37" r:id="rId4"/>
     <sheet name="ロホ・１バルブ ハイタイプ（10.5cm）" sheetId="38" r:id="rId5"/>
     <sheet name="ロホ・１バルブ  ミドルタイプ（8.5cm）" sheetId="39" r:id="rId6"/>
     <sheet name="ロホ・１バルブ  ロータイプ（5.5cm）" sheetId="40" r:id="rId7"/>
     <sheet name="ロホ・2バルブ ハイタイプ（10.5cm）" sheetId="41" r:id="rId8"/>
     <sheet name="ロホ・2バルブ  ロータイプ（5.5cm）" sheetId="42" r:id="rId9"/>
     <sheet name="ロホ・エンハンサー（10.5cm）" sheetId="43" r:id="rId10"/>
     <sheet name="ロホ・ハイブリッドエリート（1バルブ・11cm）スマートチェッ" sheetId="44" r:id="rId11"/>
     <sheet name="ロホ・ハイブリッドエリート（2バルブ・11cm） " sheetId="45" r:id="rId12"/>
     <sheet name="ロホ・１バルブ ハイタイプ（10.5cm）スマートチェック対応" sheetId="33" r:id="rId13"/>
     <sheet name="ロホ・１バルブ  ミドルタイプ（8.5cm）マートチェック対応" sheetId="34" r:id="rId14"/>
     <sheet name="ロホ・モザイククッション（7.5cm）" sheetId="46" r:id="rId15"/>
     <sheet name="ロホ・エアライト（9.5cm） " sheetId="47" r:id="rId16"/>
     <sheet name="ロホ・クアドトロセレクト ハイタイプ" sheetId="3" state="hidden" r:id="rId17"/>
     <sheet name="ロホ・クアドトロセレクト ミドルタイプ" sheetId="4" state="hidden" r:id="rId18"/>
     <sheet name="ロホ・クアドトロセレクト ロータイプ" sheetId="5" state="hidden" r:id="rId19"/>
     <sheet name="ロホ・１バルブ ハイタイプ" sheetId="6" state="hidden" r:id="rId20"/>
     <sheet name="ロホ・１バルブ ミドルタイプ" sheetId="7" state="hidden" r:id="rId21"/>
@@ -209,51 +209,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="771" uniqueCount="501">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="770" uniqueCount="501">
   <si>
     <t>セルの数</t>
     <rPh sb="3" eb="4">
       <t>カズ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>cm</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>インチ</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>28 - 30.5</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">35.5 - 38 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>40.5 - 43</t>
@@ -3307,277 +3307,277 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...70 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="52" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="36" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="54" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="53" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
@@ -6743,53 +6743,51 @@
       <c r="C1" s="74"/>
       <c r="D1" s="74"/>
       <c r="E1" s="74"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
     </row>
     <row r="2" spans="2:10" ht="17" thickBot="1"/>
     <row r="3" spans="2:10" ht="28" customHeight="1">
       <c r="B3" s="90"/>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="91" t="s">
         <v>479</v>
       </c>
       <c r="G3" s="68"/>
       <c r="H3" s="68"/>
       <c r="I3" s="68"/>
       <c r="J3" s="69"/>
     </row>
     <row r="4" spans="2:10" ht="28" customHeight="1">
       <c r="B4" s="80"/>
-      <c r="C4" s="64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C4" s="62"/>
       <c r="D4" s="65"/>
       <c r="E4" s="63"/>
       <c r="F4" s="26" cm="1">
         <f t="array" ref="F4:J4">_xlfn.SEQUENCE(1, COUNTA(5:5)-1, 16, 1)</f>
         <v>16</v>
       </c>
       <c r="G4" s="26">
         <v>17</v>
       </c>
       <c r="H4" s="26">
         <v>18</v>
       </c>
       <c r="I4" s="26">
         <v>19</v>
       </c>
       <c r="J4" s="27">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="2:10" ht="28" customHeight="1">
       <c r="B5" s="80"/>
       <c r="C5" s="61"/>
       <c r="D5" s="62" t="s">
         <v>1</v>
       </c>
@@ -6890,51 +6888,51 @@
       <c r="F9" s="86" t="s">
         <v>452</v>
       </c>
       <c r="G9" s="28"/>
       <c r="H9" s="28" t="s">
         <v>453</v>
       </c>
       <c r="I9" s="28"/>
       <c r="J9" s="29" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="10" spans="2:10" ht="22">
       <c r="J10" s="24" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="11" spans="2:10" ht="16" customHeight="1"/>
     <row r="12" spans="2:10" ht="80" customHeight="1"/>
     <row r="13" spans="2:10" ht="20" customHeight="1">
       <c r="B13" s="31" t="s">
         <v>500</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HRyf0l/PvVt6JrSafoTnL5oftkIWDRYf8m9KNv+LB/eBZ9InwsDWcThKSKZIfHQPPG3+hExPt39jKEV3YKGO4g==" saltValue="ZPXTM5yzxa9c68D5ItaceQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Yng9C3a/s0R4S1F7p72qfQduxU7TQJQC2Cbroa5GTHGrtXfyCs610fAMWuAsP9M7ODHPRq6MhUaBhYisEvWRkw==" saltValue="qeTQtm1+dX4FwI14i/6F8A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B7:B9"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="F7:J9">
     <cfRule type="containsBlanks" dxfId="1" priority="1" stopIfTrue="1">
       <formula>LEN(TRIM(F7))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55CFD22B-00D0-CB47-BA4E-BB85F0EA6F28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleNormal="89" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
@@ -7306,2065 +7304,2065 @@
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF27995D-CD92-9D46-906D-90DDB4F456E5}">
   <dimension ref="A1:N216"/>
   <sheetViews>
     <sheetView zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
       <selection sqref="A1:N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="2" width="3.5" customWidth="1"/>
     <col min="3" max="3" width="4.6640625" customWidth="1"/>
     <col min="4" max="15" width="15.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="19" thickBot="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="109" t="s">
         <v>66</v>
       </c>
-      <c r="B1" s="133"/>
-[...11 lines deleted...]
-      <c r="N1" s="133"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="134"/>
-      <c r="B2" s="137" t="s">
+      <c r="A2" s="110"/>
+      <c r="B2" s="113" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="138"/>
-[...10 lines deleted...]
-      <c r="N2" s="139"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
+      <c r="L2" s="114"/>
+      <c r="M2" s="114"/>
+      <c r="N2" s="115"/>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="135"/>
-      <c r="B3" s="140" t="s">
+      <c r="A3" s="111"/>
+      <c r="B3" s="116" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="140"/>
+      <c r="C3" s="116"/>
       <c r="D3" s="10">
         <v>5</v>
       </c>
       <c r="E3" s="9">
         <v>6</v>
       </c>
       <c r="F3" s="9">
         <v>7</v>
       </c>
       <c r="G3" s="9">
         <v>8</v>
       </c>
       <c r="H3" s="9">
         <v>9</v>
       </c>
       <c r="I3" s="9">
         <v>10</v>
       </c>
       <c r="J3" s="9">
         <v>11</v>
       </c>
       <c r="K3" s="9">
         <v>12</v>
       </c>
       <c r="L3" s="9">
         <v>13</v>
       </c>
       <c r="M3" s="9">
         <v>14</v>
       </c>
       <c r="N3" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="135"/>
-      <c r="B4" s="140" t="s">
+      <c r="A4" s="111"/>
+      <c r="B4" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="140"/>
+      <c r="C4" s="116"/>
       <c r="D4" s="10">
         <v>25.5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9">
         <v>33</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="9">
         <v>56</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="9">
         <v>63.5</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="19" thickBot="1">
-      <c r="A5" s="136"/>
-      <c r="B5" s="141" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="117" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="142"/>
+      <c r="C5" s="118"/>
       <c r="D5" s="11">
         <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="1">
         <v>22</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="1">
         <v>25</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="18" customHeight="1">
-      <c r="A6" s="125" t="s">
+      <c r="A6" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="128" t="s">
+      <c r="B6" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="131">
+      <c r="C6" s="125">
         <v>6</v>
       </c>
-      <c r="D6" s="132"/>
+      <c r="D6" s="127"/>
       <c r="E6" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="123"/>
-[...7 lines deleted...]
-      <c r="N6" s="124"/>
+      <c r="F6" s="129"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="129"/>
+      <c r="I6" s="129"/>
+      <c r="J6" s="129"/>
+      <c r="K6" s="129"/>
+      <c r="L6" s="129"/>
+      <c r="M6" s="129"/>
+      <c r="N6" s="137"/>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="126"/>
-[...2 lines deleted...]
-      <c r="D7" s="119"/>
+      <c r="A7" s="120"/>
+      <c r="B7" s="123"/>
+      <c r="C7" s="126"/>
+      <c r="D7" s="128"/>
       <c r="E7" s="13">
         <v>47000</v>
       </c>
-      <c r="F7" s="121"/>
-[...7 lines deleted...]
-      <c r="N7" s="122"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="130"/>
+      <c r="K7" s="130"/>
+      <c r="L7" s="130"/>
+      <c r="M7" s="130"/>
+      <c r="N7" s="136"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="126"/>
-[...1 lines deleted...]
-      <c r="C8" s="113">
+      <c r="A8" s="120"/>
+      <c r="B8" s="123"/>
+      <c r="C8" s="126">
         <v>7</v>
       </c>
-      <c r="D8" s="115"/>
+      <c r="D8" s="131"/>
       <c r="E8" s="14" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="109"/>
-[...5 lines deleted...]
-      <c r="N8" s="111"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="132"/>
+      <c r="M8" s="132"/>
+      <c r="N8" s="135"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="126"/>
-[...2 lines deleted...]
-      <c r="D9" s="119"/>
+      <c r="A9" s="120"/>
+      <c r="B9" s="123"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="128"/>
       <c r="E9" s="13">
         <v>47000</v>
       </c>
       <c r="F9" s="12">
         <v>47000</v>
       </c>
       <c r="G9" s="12">
         <v>47000</v>
       </c>
-      <c r="H9" s="121"/>
-[...5 lines deleted...]
-      <c r="N9" s="122"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="130"/>
+      <c r="J9" s="130"/>
+      <c r="K9" s="130"/>
+      <c r="L9" s="130"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="136"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="126"/>
-[...1 lines deleted...]
-      <c r="C10" s="113">
+      <c r="A10" s="120"/>
+      <c r="B10" s="123"/>
+      <c r="C10" s="126">
         <v>8</v>
       </c>
-      <c r="D10" s="115"/>
-      <c r="E10" s="109"/>
+      <c r="D10" s="131"/>
+      <c r="E10" s="132"/>
       <c r="F10" s="3" t="s">
         <v>243</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>46</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="N10" s="111"/>
+      <c r="N10" s="135"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="126"/>
-[...3 lines deleted...]
-      <c r="E11" s="121"/>
+      <c r="A11" s="120"/>
+      <c r="B11" s="123"/>
+      <c r="C11" s="126"/>
+      <c r="D11" s="128"/>
+      <c r="E11" s="130"/>
       <c r="F11" s="12">
         <v>47000</v>
       </c>
       <c r="G11" s="12">
         <v>47000</v>
       </c>
       <c r="H11" s="12">
         <v>47000</v>
       </c>
       <c r="I11" s="12">
         <v>47000</v>
       </c>
       <c r="J11" s="12">
         <v>47000</v>
       </c>
       <c r="K11" s="12">
         <v>71000</v>
       </c>
       <c r="L11" s="12">
         <v>71000</v>
       </c>
       <c r="M11" s="12">
         <v>71000</v>
       </c>
-      <c r="N11" s="122"/>
+      <c r="N11" s="136"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="126"/>
-[...1 lines deleted...]
-      <c r="C12" s="113">
+      <c r="A12" s="120"/>
+      <c r="B12" s="123"/>
+      <c r="C12" s="126">
         <v>9</v>
       </c>
-      <c r="D12" s="117"/>
-      <c r="E12" s="117"/>
+      <c r="D12" s="133"/>
+      <c r="E12" s="133"/>
       <c r="F12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="N12" s="111"/>
+      <c r="N12" s="135"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="126"/>
-[...3 lines deleted...]
-      <c r="E13" s="120"/>
+      <c r="A13" s="120"/>
+      <c r="B13" s="123"/>
+      <c r="C13" s="126"/>
+      <c r="D13" s="134"/>
+      <c r="E13" s="134"/>
       <c r="F13" s="12">
         <v>47000</v>
       </c>
       <c r="G13" s="12">
         <v>47000</v>
       </c>
       <c r="H13" s="12">
         <v>47000</v>
       </c>
       <c r="I13" s="12">
         <v>47000</v>
       </c>
       <c r="J13" s="12">
         <v>47000</v>
       </c>
       <c r="K13" s="12">
         <v>71000</v>
       </c>
       <c r="L13" s="12">
         <v>71000</v>
       </c>
       <c r="M13" s="12">
         <v>71000</v>
       </c>
-      <c r="N13" s="122"/>
+      <c r="N13" s="136"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="126"/>
-[...1 lines deleted...]
-      <c r="C14" s="113">
+      <c r="A14" s="120"/>
+      <c r="B14" s="123"/>
+      <c r="C14" s="126">
         <v>10</v>
       </c>
-      <c r="D14" s="115"/>
-      <c r="E14" s="117"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="133"/>
       <c r="F14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>41</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>48</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="N14" s="111"/>
+      <c r="N14" s="135"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="126"/>
-[...3 lines deleted...]
-      <c r="E15" s="120"/>
+      <c r="A15" s="120"/>
+      <c r="B15" s="123"/>
+      <c r="C15" s="126"/>
+      <c r="D15" s="128"/>
+      <c r="E15" s="134"/>
       <c r="F15" s="12">
         <v>47000</v>
       </c>
       <c r="G15" s="12">
         <v>47000</v>
       </c>
       <c r="H15" s="12">
         <v>47000</v>
       </c>
       <c r="I15" s="12">
         <v>47000</v>
       </c>
       <c r="J15" s="12">
         <v>47000</v>
       </c>
       <c r="K15" s="12">
         <v>71000</v>
       </c>
       <c r="L15" s="12">
         <v>71000</v>
       </c>
       <c r="M15" s="12">
         <v>71000</v>
       </c>
-      <c r="N15" s="122"/>
+      <c r="N15" s="136"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="126"/>
-[...1 lines deleted...]
-      <c r="C16" s="113">
+      <c r="A16" s="120"/>
+      <c r="B16" s="123"/>
+      <c r="C16" s="126">
         <v>11</v>
       </c>
-      <c r="D16" s="115"/>
-[...2 lines deleted...]
-      <c r="G16" s="109"/>
+      <c r="D16" s="131"/>
+      <c r="E16" s="133"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
       <c r="H16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>42</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="N16" s="111"/>
+      <c r="N16" s="135"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="126"/>
-[...5 lines deleted...]
-      <c r="G17" s="121"/>
+      <c r="A17" s="120"/>
+      <c r="B17" s="123"/>
+      <c r="C17" s="126"/>
+      <c r="D17" s="128"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="130"/>
       <c r="H17" s="12">
         <v>47000</v>
       </c>
       <c r="I17" s="12">
         <v>47000</v>
       </c>
       <c r="J17" s="12">
         <v>47000</v>
       </c>
       <c r="K17" s="12">
         <v>71000</v>
       </c>
       <c r="L17" s="12">
         <v>71000</v>
       </c>
       <c r="M17" s="12">
         <v>71000</v>
       </c>
-      <c r="N17" s="122"/>
+      <c r="N17" s="136"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="126"/>
-[...1 lines deleted...]
-      <c r="C18" s="113">
+      <c r="A18" s="120"/>
+      <c r="B18" s="123"/>
+      <c r="C18" s="126">
         <v>12</v>
       </c>
-      <c r="D18" s="115"/>
-[...2 lines deleted...]
-      <c r="G18" s="109"/>
+      <c r="D18" s="131"/>
+      <c r="E18" s="133"/>
+      <c r="F18" s="132"/>
+      <c r="G18" s="132"/>
       <c r="H18" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>50</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="N18" s="111"/>
+      <c r="N18" s="135"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="126"/>
-[...5 lines deleted...]
-      <c r="G19" s="121"/>
+      <c r="A19" s="120"/>
+      <c r="B19" s="123"/>
+      <c r="C19" s="126"/>
+      <c r="D19" s="128"/>
+      <c r="E19" s="134"/>
+      <c r="F19" s="130"/>
+      <c r="G19" s="130"/>
       <c r="H19" s="12">
         <v>47000</v>
       </c>
       <c r="I19" s="12">
         <v>47000</v>
       </c>
       <c r="J19" s="12">
         <v>47000</v>
       </c>
       <c r="K19" s="12">
         <v>71000</v>
       </c>
       <c r="L19" s="12">
         <v>71000</v>
       </c>
       <c r="M19" s="12">
         <v>71000</v>
       </c>
-      <c r="N19" s="122"/>
+      <c r="N19" s="136"/>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="126"/>
-[...1 lines deleted...]
-      <c r="C20" s="113">
+      <c r="A20" s="120"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="126">
         <v>13</v>
       </c>
-      <c r="D20" s="115"/>
-[...3 lines deleted...]
-      <c r="H20" s="109"/>
+      <c r="D20" s="131"/>
+      <c r="E20" s="133"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="132"/>
       <c r="I20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>51</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="N20" s="111"/>
+      <c r="N20" s="135"/>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="126"/>
-[...6 lines deleted...]
-      <c r="H21" s="121"/>
+      <c r="A21" s="120"/>
+      <c r="B21" s="123"/>
+      <c r="C21" s="126"/>
+      <c r="D21" s="128"/>
+      <c r="E21" s="134"/>
+      <c r="F21" s="130"/>
+      <c r="G21" s="130"/>
+      <c r="H21" s="130"/>
       <c r="I21" s="12">
         <v>47000</v>
       </c>
       <c r="J21" s="12">
         <v>47000</v>
       </c>
       <c r="K21" s="12">
         <v>71000</v>
       </c>
       <c r="L21" s="12">
         <v>71000</v>
       </c>
       <c r="M21" s="12">
         <v>71000</v>
       </c>
-      <c r="N21" s="122"/>
+      <c r="N21" s="136"/>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="126"/>
-[...1 lines deleted...]
-      <c r="C22" s="113">
+      <c r="A22" s="120"/>
+      <c r="B22" s="123"/>
+      <c r="C22" s="126">
         <v>14</v>
       </c>
-      <c r="D22" s="115"/>
-[...4 lines deleted...]
-      <c r="I22" s="109"/>
+      <c r="D22" s="131"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="132"/>
+      <c r="G22" s="132"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
       <c r="J22" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>52</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="M22" s="109"/>
-      <c r="N22" s="111"/>
+      <c r="M22" s="132"/>
+      <c r="N22" s="135"/>
     </row>
     <row r="23" spans="1:14" ht="19" thickBot="1">
-      <c r="A23" s="127"/>
-[...7 lines deleted...]
-      <c r="I23" s="110"/>
+      <c r="A23" s="121"/>
+      <c r="B23" s="124"/>
+      <c r="C23" s="140"/>
+      <c r="D23" s="141"/>
+      <c r="E23" s="142"/>
+      <c r="F23" s="138"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="138"/>
+      <c r="I23" s="138"/>
       <c r="J23" s="15">
         <v>47000</v>
       </c>
       <c r="K23" s="15">
         <v>71000</v>
       </c>
       <c r="L23" s="15">
         <v>71000</v>
       </c>
-      <c r="M23" s="110"/>
-      <c r="N23" s="112"/>
+      <c r="M23" s="138"/>
+      <c r="N23" s="139"/>
     </row>
     <row r="196" ht="18.75" customHeight="1"/>
     <row r="216" ht="18.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="68">
-    <mergeCell ref="A1:N1"/>
-[...4 lines deleted...]
-    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="N22:N23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="N16:N17"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="N14:N15"/>
+    <mergeCell ref="N18:N19"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="N12:N13"/>
+    <mergeCell ref="N10:N11"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
     <mergeCell ref="A6:A23"/>
     <mergeCell ref="B6:B23"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D20:D21"/>
-    <mergeCell ref="C12:C13"/>
-[...44 lines deleted...]
-    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8E7C547-2A9E-9A4B-8BE1-10FE0B0003C6}">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="18"/>
   <sheetData>
     <row r="1" spans="1:14" ht="19" thickBot="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="109" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="133"/>
-[...11 lines deleted...]
-      <c r="N1" s="133"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="134"/>
-      <c r="B2" s="137" t="s">
+      <c r="A2" s="110"/>
+      <c r="B2" s="113" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="138"/>
-[...10 lines deleted...]
-      <c r="N2" s="139"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
+      <c r="L2" s="114"/>
+      <c r="M2" s="114"/>
+      <c r="N2" s="115"/>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="135"/>
-      <c r="B3" s="140" t="s">
+      <c r="A3" s="111"/>
+      <c r="B3" s="116" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="140"/>
+      <c r="C3" s="116"/>
       <c r="D3" s="10">
         <v>5</v>
       </c>
       <c r="E3" s="9">
         <v>6</v>
       </c>
       <c r="F3" s="9">
         <v>7</v>
       </c>
       <c r="G3" s="9">
         <v>8</v>
       </c>
       <c r="H3" s="9">
         <v>9</v>
       </c>
       <c r="I3" s="9">
         <v>10</v>
       </c>
       <c r="J3" s="9">
         <v>11</v>
       </c>
       <c r="K3" s="9">
         <v>12</v>
       </c>
       <c r="L3" s="9">
         <v>13</v>
       </c>
       <c r="M3" s="9">
         <v>14</v>
       </c>
       <c r="N3" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="135"/>
-      <c r="B4" s="140" t="s">
+      <c r="A4" s="111"/>
+      <c r="B4" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="140"/>
+      <c r="C4" s="116"/>
       <c r="D4" s="10">
         <v>25.5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9">
         <v>33</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="9">
         <v>56</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="9">
         <v>63.5</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="19" thickBot="1">
-      <c r="A5" s="136"/>
-      <c r="B5" s="141" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="117" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="142"/>
+      <c r="C5" s="118"/>
       <c r="D5" s="11">
         <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="1">
         <v>22</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="1">
         <v>25</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="18" customHeight="1">
-      <c r="A6" s="125" t="s">
+      <c r="A6" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="128" t="s">
+      <c r="B6" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="131">
+      <c r="C6" s="125">
         <v>6</v>
       </c>
       <c r="D6" s="143"/>
       <c r="E6" s="143"/>
-      <c r="F6" s="123"/>
-[...7 lines deleted...]
-      <c r="N6" s="124"/>
+      <c r="F6" s="129"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="129"/>
+      <c r="I6" s="129"/>
+      <c r="J6" s="129"/>
+      <c r="K6" s="129"/>
+      <c r="L6" s="129"/>
+      <c r="M6" s="129"/>
+      <c r="N6" s="137"/>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="126"/>
-[...12 lines deleted...]
-      <c r="N7" s="122"/>
+      <c r="A7" s="120"/>
+      <c r="B7" s="123"/>
+      <c r="C7" s="126"/>
+      <c r="D7" s="134"/>
+      <c r="E7" s="134"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="130"/>
+      <c r="K7" s="130"/>
+      <c r="L7" s="130"/>
+      <c r="M7" s="130"/>
+      <c r="N7" s="136"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="126"/>
-[...1 lines deleted...]
-      <c r="C8" s="113">
+      <c r="A8" s="120"/>
+      <c r="B8" s="123"/>
+      <c r="C8" s="126">
         <v>7</v>
       </c>
-      <c r="D8" s="115"/>
-      <c r="E8" s="117"/>
+      <c r="D8" s="131"/>
+      <c r="E8" s="133"/>
       <c r="F8" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="G8" s="117"/>
-[...6 lines deleted...]
-      <c r="N8" s="111"/>
+      <c r="G8" s="133"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="132"/>
+      <c r="M8" s="132"/>
+      <c r="N8" s="135"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="126"/>
-[...3 lines deleted...]
-      <c r="E9" s="120"/>
+      <c r="A9" s="120"/>
+      <c r="B9" s="123"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="128"/>
+      <c r="E9" s="134"/>
       <c r="F9" s="12">
         <v>47000</v>
       </c>
-      <c r="G9" s="120"/>
-[...6 lines deleted...]
-      <c r="N9" s="122"/>
+      <c r="G9" s="134"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="130"/>
+      <c r="J9" s="130"/>
+      <c r="K9" s="130"/>
+      <c r="L9" s="130"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="136"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="126"/>
-[...1 lines deleted...]
-      <c r="C10" s="113">
+      <c r="A10" s="120"/>
+      <c r="B10" s="123"/>
+      <c r="C10" s="126">
         <v>8</v>
       </c>
-      <c r="D10" s="117"/>
-      <c r="E10" s="117"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133"/>
       <c r="F10" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="H10" s="109"/>
-[...5 lines deleted...]
-      <c r="N10" s="111"/>
+      <c r="H10" s="132"/>
+      <c r="I10" s="132"/>
+      <c r="J10" s="132"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="132"/>
+      <c r="N10" s="135"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="126"/>
-[...3 lines deleted...]
-      <c r="E11" s="120"/>
+      <c r="A11" s="120"/>
+      <c r="B11" s="123"/>
+      <c r="C11" s="126"/>
+      <c r="D11" s="134"/>
+      <c r="E11" s="134"/>
       <c r="F11" s="12">
         <v>47000</v>
       </c>
       <c r="G11" s="12">
         <v>47000</v>
       </c>
-      <c r="H11" s="121"/>
-[...5 lines deleted...]
-      <c r="N11" s="122"/>
+      <c r="H11" s="130"/>
+      <c r="I11" s="130"/>
+      <c r="J11" s="130"/>
+      <c r="K11" s="130"/>
+      <c r="L11" s="130"/>
+      <c r="M11" s="130"/>
+      <c r="N11" s="136"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="126"/>
-[...1 lines deleted...]
-      <c r="C12" s="113">
+      <c r="A12" s="120"/>
+      <c r="B12" s="123"/>
+      <c r="C12" s="126">
         <v>9</v>
       </c>
-      <c r="D12" s="117"/>
-[...1 lines deleted...]
-      <c r="F12" s="117"/>
+      <c r="D12" s="133"/>
+      <c r="E12" s="133"/>
+      <c r="F12" s="133"/>
       <c r="G12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="J12" s="109"/>
-[...3 lines deleted...]
-      <c r="N12" s="111"/>
+      <c r="J12" s="132"/>
+      <c r="K12" s="132"/>
+      <c r="L12" s="132"/>
+      <c r="M12" s="132"/>
+      <c r="N12" s="135"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="126"/>
-[...4 lines deleted...]
-      <c r="F13" s="120"/>
+      <c r="A13" s="120"/>
+      <c r="B13" s="123"/>
+      <c r="C13" s="126"/>
+      <c r="D13" s="134"/>
+      <c r="E13" s="134"/>
+      <c r="F13" s="134"/>
       <c r="G13" s="12">
         <v>47000</v>
       </c>
       <c r="H13" s="12">
         <v>47000</v>
       </c>
       <c r="I13" s="12">
         <v>47000</v>
       </c>
-      <c r="J13" s="121"/>
-[...3 lines deleted...]
-      <c r="N13" s="122"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="130"/>
+      <c r="M13" s="130"/>
+      <c r="N13" s="136"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="126"/>
-[...1 lines deleted...]
-      <c r="C14" s="113">
+      <c r="A14" s="120"/>
+      <c r="B14" s="123"/>
+      <c r="C14" s="126">
         <v>10</v>
       </c>
-      <c r="D14" s="117"/>
-[...2 lines deleted...]
-      <c r="G14" s="117"/>
+      <c r="D14" s="133"/>
+      <c r="E14" s="133"/>
+      <c r="F14" s="133"/>
+      <c r="G14" s="133"/>
       <c r="H14" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="J14" s="109"/>
-[...3 lines deleted...]
-      <c r="N14" s="111"/>
+      <c r="J14" s="132"/>
+      <c r="K14" s="132"/>
+      <c r="L14" s="132"/>
+      <c r="M14" s="132"/>
+      <c r="N14" s="135"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="126"/>
-[...5 lines deleted...]
-      <c r="G15" s="120"/>
+      <c r="A15" s="120"/>
+      <c r="B15" s="123"/>
+      <c r="C15" s="126"/>
+      <c r="D15" s="134"/>
+      <c r="E15" s="134"/>
+      <c r="F15" s="134"/>
+      <c r="G15" s="134"/>
       <c r="H15" s="12">
         <v>47000</v>
       </c>
       <c r="I15" s="12">
         <v>47000</v>
       </c>
-      <c r="J15" s="121"/>
-[...3 lines deleted...]
-      <c r="N15" s="122"/>
+      <c r="J15" s="130"/>
+      <c r="K15" s="130"/>
+      <c r="L15" s="130"/>
+      <c r="M15" s="130"/>
+      <c r="N15" s="136"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="126"/>
-[...1 lines deleted...]
-      <c r="C16" s="113">
+      <c r="A16" s="120"/>
+      <c r="B16" s="123"/>
+      <c r="C16" s="126">
         <v>11</v>
       </c>
-      <c r="D16" s="117"/>
-[...9 lines deleted...]
-      <c r="N16" s="111"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="133"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
+      <c r="H16" s="132"/>
+      <c r="I16" s="132"/>
+      <c r="J16" s="132"/>
+      <c r="K16" s="132"/>
+      <c r="L16" s="132"/>
+      <c r="M16" s="132"/>
+      <c r="N16" s="135"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="126"/>
-[...12 lines deleted...]
-      <c r="N17" s="122"/>
+      <c r="A17" s="120"/>
+      <c r="B17" s="123"/>
+      <c r="C17" s="126"/>
+      <c r="D17" s="134"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="130"/>
+      <c r="H17" s="130"/>
+      <c r="I17" s="130"/>
+      <c r="J17" s="130"/>
+      <c r="K17" s="130"/>
+      <c r="L17" s="130"/>
+      <c r="M17" s="130"/>
+      <c r="N17" s="136"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="126"/>
-[...1 lines deleted...]
-      <c r="C18" s="113">
+      <c r="A18" s="120"/>
+      <c r="B18" s="123"/>
+      <c r="C18" s="126">
         <v>12</v>
       </c>
-      <c r="D18" s="117"/>
-[...9 lines deleted...]
-      <c r="N18" s="111"/>
+      <c r="D18" s="133"/>
+      <c r="E18" s="133"/>
+      <c r="F18" s="132"/>
+      <c r="G18" s="132"/>
+      <c r="H18" s="132"/>
+      <c r="I18" s="132"/>
+      <c r="J18" s="132"/>
+      <c r="K18" s="132"/>
+      <c r="L18" s="132"/>
+      <c r="M18" s="132"/>
+      <c r="N18" s="135"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="126"/>
-[...12 lines deleted...]
-      <c r="N19" s="122"/>
+      <c r="A19" s="120"/>
+      <c r="B19" s="123"/>
+      <c r="C19" s="126"/>
+      <c r="D19" s="134"/>
+      <c r="E19" s="134"/>
+      <c r="F19" s="130"/>
+      <c r="G19" s="130"/>
+      <c r="H19" s="130"/>
+      <c r="I19" s="130"/>
+      <c r="J19" s="130"/>
+      <c r="K19" s="130"/>
+      <c r="L19" s="130"/>
+      <c r="M19" s="130"/>
+      <c r="N19" s="136"/>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="126"/>
-[...1 lines deleted...]
-      <c r="C20" s="113">
+      <c r="A20" s="120"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="126">
         <v>13</v>
       </c>
-      <c r="D20" s="117"/>
-[...9 lines deleted...]
-      <c r="N20" s="111"/>
+      <c r="D20" s="133"/>
+      <c r="E20" s="133"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="132"/>
+      <c r="I20" s="132"/>
+      <c r="J20" s="132"/>
+      <c r="K20" s="132"/>
+      <c r="L20" s="132"/>
+      <c r="M20" s="132"/>
+      <c r="N20" s="135"/>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="126"/>
-[...12 lines deleted...]
-      <c r="N21" s="122"/>
+      <c r="A21" s="120"/>
+      <c r="B21" s="123"/>
+      <c r="C21" s="126"/>
+      <c r="D21" s="134"/>
+      <c r="E21" s="134"/>
+      <c r="F21" s="130"/>
+      <c r="G21" s="130"/>
+      <c r="H21" s="130"/>
+      <c r="I21" s="130"/>
+      <c r="J21" s="130"/>
+      <c r="K21" s="130"/>
+      <c r="L21" s="130"/>
+      <c r="M21" s="130"/>
+      <c r="N21" s="136"/>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="126"/>
-[...1 lines deleted...]
-      <c r="C22" s="113">
+      <c r="A22" s="120"/>
+      <c r="B22" s="123"/>
+      <c r="C22" s="126">
         <v>14</v>
       </c>
-      <c r="D22" s="117"/>
-[...9 lines deleted...]
-      <c r="N22" s="111"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="132"/>
+      <c r="G22" s="132"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
+      <c r="J22" s="132"/>
+      <c r="K22" s="132"/>
+      <c r="L22" s="132"/>
+      <c r="M22" s="132"/>
+      <c r="N22" s="135"/>
     </row>
     <row r="23" spans="1:14" ht="19" thickBot="1">
-      <c r="A23" s="127"/>
-[...12 lines deleted...]
-      <c r="N23" s="112"/>
+      <c r="A23" s="121"/>
+      <c r="B23" s="124"/>
+      <c r="C23" s="140"/>
+      <c r="D23" s="142"/>
+      <c r="E23" s="142"/>
+      <c r="F23" s="138"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="138"/>
+      <c r="I23" s="138"/>
+      <c r="J23" s="138"/>
+      <c r="K23" s="138"/>
+      <c r="L23" s="138"/>
+      <c r="M23" s="138"/>
+      <c r="N23" s="139"/>
     </row>
   </sheetData>
   <mergeCells count="108">
-    <mergeCell ref="L22:L23"/>
-[...82 lines deleted...]
-    <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="A6:A23"/>
     <mergeCell ref="B6:B23"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D20:D21"/>
     <mergeCell ref="E20:E21"/>
     <mergeCell ref="F20:F21"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="M10:M11"/>
+    <mergeCell ref="N10:N11"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="M12:M13"/>
+    <mergeCell ref="N12:N13"/>
+    <mergeCell ref="N14:N15"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="M16:M17"/>
+    <mergeCell ref="N16:N17"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="M18:M19"/>
+    <mergeCell ref="N18:N19"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="M20:M21"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="N22:N23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AFF556D-ABB5-584D-A857-ACAD1C66475B}">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="18"/>
   <sheetData>
     <row r="1" spans="1:14" ht="19" thickBot="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="109" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="133"/>
-[...11 lines deleted...]
-      <c r="N1" s="133"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="134"/>
-      <c r="B2" s="137" t="s">
+      <c r="A2" s="110"/>
+      <c r="B2" s="113" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="138"/>
-[...10 lines deleted...]
-      <c r="N2" s="139"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
+      <c r="L2" s="114"/>
+      <c r="M2" s="114"/>
+      <c r="N2" s="115"/>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="135"/>
-      <c r="B3" s="140" t="s">
+      <c r="A3" s="111"/>
+      <c r="B3" s="116" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="140"/>
+      <c r="C3" s="116"/>
       <c r="D3" s="10">
         <v>5</v>
       </c>
       <c r="E3" s="9">
         <v>6</v>
       </c>
       <c r="F3" s="9">
         <v>7</v>
       </c>
       <c r="G3" s="9">
         <v>8</v>
       </c>
       <c r="H3" s="9">
         <v>9</v>
       </c>
       <c r="I3" s="9">
         <v>10</v>
       </c>
       <c r="J3" s="9">
         <v>11</v>
       </c>
       <c r="K3" s="9">
         <v>12</v>
       </c>
       <c r="L3" s="9">
         <v>13</v>
       </c>
       <c r="M3" s="9">
         <v>14</v>
       </c>
       <c r="N3" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="135"/>
-      <c r="B4" s="140" t="s">
+      <c r="A4" s="111"/>
+      <c r="B4" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="140"/>
+      <c r="C4" s="116"/>
       <c r="D4" s="10">
         <v>25.5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9">
         <v>33</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="9">
         <v>56</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="9">
         <v>63.5</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="19" thickBot="1">
-      <c r="A5" s="136"/>
-      <c r="B5" s="141" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="117" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="142"/>
+      <c r="C5" s="118"/>
       <c r="D5" s="11">
         <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="1">
         <v>22</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="1">
         <v>25</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="18" customHeight="1">
-      <c r="A6" s="125" t="s">
+      <c r="A6" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="128" t="s">
+      <c r="B6" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="131">
+      <c r="C6" s="125">
         <v>6</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>78</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>79</v>
       </c>
-      <c r="F6" s="123"/>
-[...7 lines deleted...]
-      <c r="N6" s="124"/>
+      <c r="F6" s="129"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="129"/>
+      <c r="I6" s="129"/>
+      <c r="J6" s="129"/>
+      <c r="K6" s="129"/>
+      <c r="L6" s="129"/>
+      <c r="M6" s="129"/>
+      <c r="N6" s="137"/>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="126"/>
-[...1 lines deleted...]
-      <c r="C7" s="113"/>
+      <c r="A7" s="120"/>
+      <c r="B7" s="123"/>
+      <c r="C7" s="126"/>
       <c r="D7" s="18">
         <v>47000</v>
       </c>
       <c r="E7" s="12">
         <v>47000</v>
       </c>
-      <c r="F7" s="121"/>
-[...7 lines deleted...]
-      <c r="N7" s="122"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="130"/>
+      <c r="K7" s="130"/>
+      <c r="L7" s="130"/>
+      <c r="M7" s="130"/>
+      <c r="N7" s="136"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="126"/>
-[...1 lines deleted...]
-      <c r="C8" s="113">
+      <c r="A8" s="120"/>
+      <c r="B8" s="123"/>
+      <c r="C8" s="126">
         <v>7</v>
       </c>
-      <c r="D8" s="117"/>
+      <c r="D8" s="133"/>
       <c r="E8" s="3" t="s">
         <v>80</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="H8" s="109"/>
-[...5 lines deleted...]
-      <c r="N8" s="111"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="132"/>
+      <c r="M8" s="132"/>
+      <c r="N8" s="135"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="126"/>
-[...2 lines deleted...]
-      <c r="D9" s="120"/>
+      <c r="A9" s="120"/>
+      <c r="B9" s="123"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="134"/>
       <c r="E9" s="12">
         <v>47000</v>
       </c>
       <c r="F9" s="12">
         <v>47000</v>
       </c>
       <c r="G9" s="12">
         <v>47000</v>
       </c>
-      <c r="H9" s="121"/>
-[...5 lines deleted...]
-      <c r="N9" s="122"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="130"/>
+      <c r="J9" s="130"/>
+      <c r="K9" s="130"/>
+      <c r="L9" s="130"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="136"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="126"/>
-[...1 lines deleted...]
-      <c r="C10" s="113">
+      <c r="A10" s="120"/>
+      <c r="B10" s="123"/>
+      <c r="C10" s="126">
         <v>8</v>
       </c>
-      <c r="D10" s="117"/>
-      <c r="E10" s="117"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133"/>
       <c r="F10" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>84</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="J10" s="109"/>
-[...3 lines deleted...]
-      <c r="N10" s="111"/>
+      <c r="J10" s="132"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="132"/>
+      <c r="N10" s="135"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="126"/>
-[...3 lines deleted...]
-      <c r="E11" s="120"/>
+      <c r="A11" s="120"/>
+      <c r="B11" s="123"/>
+      <c r="C11" s="126"/>
+      <c r="D11" s="134"/>
+      <c r="E11" s="134"/>
       <c r="F11" s="12">
         <v>47000</v>
       </c>
       <c r="G11" s="12">
         <v>47000</v>
       </c>
       <c r="H11" s="12">
         <v>47000</v>
       </c>
       <c r="I11" s="12">
         <v>47000</v>
       </c>
-      <c r="J11" s="121"/>
-[...3 lines deleted...]
-      <c r="N11" s="122"/>
+      <c r="J11" s="130"/>
+      <c r="K11" s="130"/>
+      <c r="L11" s="130"/>
+      <c r="M11" s="130"/>
+      <c r="N11" s="136"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="126"/>
-[...1 lines deleted...]
-      <c r="C12" s="113">
+      <c r="A12" s="120"/>
+      <c r="B12" s="123"/>
+      <c r="C12" s="126">
         <v>9</v>
       </c>
-      <c r="D12" s="117"/>
-      <c r="E12" s="117"/>
+      <c r="D12" s="133"/>
+      <c r="E12" s="133"/>
       <c r="F12" s="3" t="s">
         <v>83</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>85</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>88</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>92</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="K12" s="109"/>
-[...2 lines deleted...]
-      <c r="N12" s="111"/>
+      <c r="K12" s="132"/>
+      <c r="L12" s="132"/>
+      <c r="M12" s="132"/>
+      <c r="N12" s="135"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="126"/>
-[...3 lines deleted...]
-      <c r="E13" s="120"/>
+      <c r="A13" s="120"/>
+      <c r="B13" s="123"/>
+      <c r="C13" s="126"/>
+      <c r="D13" s="134"/>
+      <c r="E13" s="134"/>
       <c r="F13" s="12">
         <v>47000</v>
       </c>
       <c r="G13" s="12">
         <v>47000</v>
       </c>
       <c r="H13" s="12">
         <v>47000</v>
       </c>
       <c r="I13" s="12">
         <v>47000</v>
       </c>
       <c r="J13" s="12">
         <v>47000</v>
       </c>
-      <c r="K13" s="121"/>
-[...2 lines deleted...]
-      <c r="N13" s="122"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="130"/>
+      <c r="M13" s="130"/>
+      <c r="N13" s="136"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="126"/>
-[...1 lines deleted...]
-      <c r="C14" s="113">
+      <c r="A14" s="120"/>
+      <c r="B14" s="123"/>
+      <c r="C14" s="126">
         <v>10</v>
       </c>
-      <c r="D14" s="117"/>
-[...1 lines deleted...]
-      <c r="F14" s="117"/>
+      <c r="D14" s="133"/>
+      <c r="E14" s="133"/>
+      <c r="F14" s="133"/>
       <c r="G14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>93</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="K14" s="109"/>
-[...2 lines deleted...]
-      <c r="N14" s="111"/>
+      <c r="K14" s="132"/>
+      <c r="L14" s="132"/>
+      <c r="M14" s="132"/>
+      <c r="N14" s="135"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="126"/>
-[...4 lines deleted...]
-      <c r="F15" s="120"/>
+      <c r="A15" s="120"/>
+      <c r="B15" s="123"/>
+      <c r="C15" s="126"/>
+      <c r="D15" s="134"/>
+      <c r="E15" s="134"/>
+      <c r="F15" s="134"/>
       <c r="G15" s="12">
         <v>47000</v>
       </c>
       <c r="H15" s="12">
         <v>47000</v>
       </c>
       <c r="I15" s="12">
         <v>47000</v>
       </c>
       <c r="J15" s="12">
         <v>47000</v>
       </c>
-      <c r="K15" s="121"/>
-[...2 lines deleted...]
-      <c r="N15" s="122"/>
+      <c r="K15" s="130"/>
+      <c r="L15" s="130"/>
+      <c r="M15" s="130"/>
+      <c r="N15" s="136"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="126"/>
-[...1 lines deleted...]
-      <c r="C16" s="113">
+      <c r="A16" s="120"/>
+      <c r="B16" s="123"/>
+      <c r="C16" s="126">
         <v>11</v>
       </c>
-      <c r="D16" s="117"/>
-[...2 lines deleted...]
-      <c r="G16" s="109"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="133"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
       <c r="H16" s="3" t="s">
         <v>90</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="J16" s="109"/>
-[...3 lines deleted...]
-      <c r="N16" s="111"/>
+      <c r="J16" s="132"/>
+      <c r="K16" s="132"/>
+      <c r="L16" s="132"/>
+      <c r="M16" s="132"/>
+      <c r="N16" s="135"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="126"/>
-[...5 lines deleted...]
-      <c r="G17" s="121"/>
+      <c r="A17" s="120"/>
+      <c r="B17" s="123"/>
+      <c r="C17" s="126"/>
+      <c r="D17" s="134"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="130"/>
       <c r="H17" s="12">
         <v>47000</v>
       </c>
       <c r="I17" s="12">
         <v>47000</v>
       </c>
-      <c r="J17" s="121"/>
-[...3 lines deleted...]
-      <c r="N17" s="122"/>
+      <c r="J17" s="130"/>
+      <c r="K17" s="130"/>
+      <c r="L17" s="130"/>
+      <c r="M17" s="130"/>
+      <c r="N17" s="136"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="126"/>
-[...1 lines deleted...]
-      <c r="C18" s="113">
+      <c r="A18" s="120"/>
+      <c r="B18" s="123"/>
+      <c r="C18" s="126">
         <v>12</v>
       </c>
-      <c r="D18" s="117"/>
-[...9 lines deleted...]
-      <c r="N18" s="111"/>
+      <c r="D18" s="133"/>
+      <c r="E18" s="133"/>
+      <c r="F18" s="132"/>
+      <c r="G18" s="132"/>
+      <c r="H18" s="132"/>
+      <c r="I18" s="132"/>
+      <c r="J18" s="132"/>
+      <c r="K18" s="132"/>
+      <c r="L18" s="132"/>
+      <c r="M18" s="132"/>
+      <c r="N18" s="135"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="126"/>
-[...12 lines deleted...]
-      <c r="N19" s="122"/>
+      <c r="A19" s="120"/>
+      <c r="B19" s="123"/>
+      <c r="C19" s="126"/>
+      <c r="D19" s="134"/>
+      <c r="E19" s="134"/>
+      <c r="F19" s="130"/>
+      <c r="G19" s="130"/>
+      <c r="H19" s="130"/>
+      <c r="I19" s="130"/>
+      <c r="J19" s="130"/>
+      <c r="K19" s="130"/>
+      <c r="L19" s="130"/>
+      <c r="M19" s="130"/>
+      <c r="N19" s="136"/>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="126"/>
-[...1 lines deleted...]
-      <c r="C20" s="113">
+      <c r="A20" s="120"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="126">
         <v>13</v>
       </c>
-      <c r="D20" s="117"/>
-[...9 lines deleted...]
-      <c r="N20" s="111"/>
+      <c r="D20" s="133"/>
+      <c r="E20" s="133"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="132"/>
+      <c r="I20" s="132"/>
+      <c r="J20" s="132"/>
+      <c r="K20" s="132"/>
+      <c r="L20" s="132"/>
+      <c r="M20" s="132"/>
+      <c r="N20" s="135"/>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="126"/>
-[...12 lines deleted...]
-      <c r="N21" s="122"/>
+      <c r="A21" s="120"/>
+      <c r="B21" s="123"/>
+      <c r="C21" s="126"/>
+      <c r="D21" s="134"/>
+      <c r="E21" s="134"/>
+      <c r="F21" s="130"/>
+      <c r="G21" s="130"/>
+      <c r="H21" s="130"/>
+      <c r="I21" s="130"/>
+      <c r="J21" s="130"/>
+      <c r="K21" s="130"/>
+      <c r="L21" s="130"/>
+      <c r="M21" s="130"/>
+      <c r="N21" s="136"/>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="126"/>
-[...1 lines deleted...]
-      <c r="C22" s="113">
+      <c r="A22" s="120"/>
+      <c r="B22" s="123"/>
+      <c r="C22" s="126">
         <v>14</v>
       </c>
-      <c r="D22" s="117"/>
-[...9 lines deleted...]
-      <c r="N22" s="111"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="132"/>
+      <c r="G22" s="132"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
+      <c r="J22" s="132"/>
+      <c r="K22" s="132"/>
+      <c r="L22" s="132"/>
+      <c r="M22" s="132"/>
+      <c r="N22" s="135"/>
     </row>
     <row r="23" spans="1:14" ht="19" thickBot="1">
-      <c r="A23" s="127"/>
-[...12 lines deleted...]
-      <c r="N23" s="112"/>
+      <c r="A23" s="121"/>
+      <c r="B23" s="124"/>
+      <c r="C23" s="140"/>
+      <c r="D23" s="142"/>
+      <c r="E23" s="142"/>
+      <c r="F23" s="138"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="138"/>
+      <c r="I23" s="138"/>
+      <c r="J23" s="138"/>
+      <c r="K23" s="138"/>
+      <c r="L23" s="138"/>
+      <c r="M23" s="138"/>
+      <c r="N23" s="139"/>
     </row>
   </sheetData>
   <mergeCells count="96">
-    <mergeCell ref="A1:N1"/>
-[...40 lines deleted...]
-    <mergeCell ref="M10:M11"/>
+    <mergeCell ref="N22:N23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="M20:M21"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="M18:M19"/>
+    <mergeCell ref="N18:N19"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="M16:M17"/>
+    <mergeCell ref="N16:N17"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
     <mergeCell ref="M14:M15"/>
     <mergeCell ref="N14:N15"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="L16:L17"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="L14:L15"/>
-    <mergeCell ref="H20:H21"/>
-[...36 lines deleted...]
-    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="N10:N11"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="M12:M13"/>
+    <mergeCell ref="N12:N13"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="M10:M11"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="A6:A23"/>
+    <mergeCell ref="B6:B23"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E7E0830-BCFC-944B-90E2-5D432BDF8D5E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J16"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleNormal="89" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="1.6640625" style="23" customWidth="1"/>
     <col min="2" max="2" width="4.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="4.83203125" style="23" customWidth="1"/>
     <col min="4" max="10" width="23.33203125" style="23" customWidth="1"/>
     <col min="11" max="11" width="1.6640625" style="23" customWidth="1"/>
@@ -9608,4407 +9606,4407 @@
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="F7:J12">
     <cfRule type="containsBlanks" dxfId="12" priority="1" stopIfTrue="1">
       <formula>LEN(TRIM(F7))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8DF7DDF-3F42-3C47-9DD2-9E28DC366F53}">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="18"/>
   <sheetData>
     <row r="1" spans="1:14" ht="19" thickBot="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="109" t="s">
         <v>244</v>
       </c>
-      <c r="B1" s="133"/>
-[...11 lines deleted...]
-      <c r="N1" s="133"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="134"/>
-      <c r="B2" s="137" t="s">
+      <c r="A2" s="110"/>
+      <c r="B2" s="113" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="138"/>
-[...10 lines deleted...]
-      <c r="N2" s="139"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
+      <c r="L2" s="114"/>
+      <c r="M2" s="114"/>
+      <c r="N2" s="115"/>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="135"/>
-      <c r="B3" s="140" t="s">
+      <c r="A3" s="111"/>
+      <c r="B3" s="116" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="140"/>
+      <c r="C3" s="116"/>
       <c r="D3" s="10">
         <v>5</v>
       </c>
       <c r="E3" s="9">
         <v>6</v>
       </c>
       <c r="F3" s="9">
         <v>7</v>
       </c>
       <c r="G3" s="9">
         <v>8</v>
       </c>
       <c r="H3" s="9">
         <v>9</v>
       </c>
       <c r="I3" s="9">
         <v>10</v>
       </c>
       <c r="J3" s="9">
         <v>11</v>
       </c>
       <c r="K3" s="9">
         <v>12</v>
       </c>
       <c r="L3" s="9">
         <v>13</v>
       </c>
       <c r="M3" s="9">
         <v>14</v>
       </c>
       <c r="N3" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="135"/>
-      <c r="B4" s="140" t="s">
+      <c r="A4" s="111"/>
+      <c r="B4" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="140"/>
+      <c r="C4" s="116"/>
       <c r="D4" s="10">
         <v>25.5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9">
         <v>33</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="9">
         <v>56</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="9">
         <v>63.5</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="19" thickBot="1">
-      <c r="A5" s="136"/>
-      <c r="B5" s="141" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="117" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="142"/>
+      <c r="C5" s="118"/>
       <c r="D5" s="11">
         <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="1">
         <v>22</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="1">
         <v>25</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="18" customHeight="1">
-      <c r="A6" s="125" t="s">
+      <c r="A6" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="128" t="s">
+      <c r="B6" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="131">
+      <c r="C6" s="125">
         <v>6</v>
       </c>
       <c r="D6" s="143"/>
       <c r="E6" s="17" t="s">
         <v>98</v>
       </c>
-      <c r="F6" s="123"/>
-[...7 lines deleted...]
-      <c r="N6" s="124"/>
+      <c r="F6" s="129"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="129"/>
+      <c r="I6" s="129"/>
+      <c r="J6" s="129"/>
+      <c r="K6" s="129"/>
+      <c r="L6" s="129"/>
+      <c r="M6" s="129"/>
+      <c r="N6" s="137"/>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="126"/>
-[...2 lines deleted...]
-      <c r="D7" s="120"/>
+      <c r="A7" s="120"/>
+      <c r="B7" s="123"/>
+      <c r="C7" s="126"/>
+      <c r="D7" s="134"/>
       <c r="E7" s="12">
         <v>49000</v>
       </c>
-      <c r="F7" s="121"/>
-[...7 lines deleted...]
-      <c r="N7" s="122"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="130"/>
+      <c r="K7" s="130"/>
+      <c r="L7" s="130"/>
+      <c r="M7" s="130"/>
+      <c r="N7" s="136"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="126"/>
-[...1 lines deleted...]
-      <c r="C8" s="113">
+      <c r="A8" s="120"/>
+      <c r="B8" s="123"/>
+      <c r="C8" s="126">
         <v>7</v>
       </c>
-      <c r="D8" s="117"/>
+      <c r="D8" s="133"/>
       <c r="E8" s="3" t="s">
         <v>99</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>100</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="H8" s="109"/>
-[...5 lines deleted...]
-      <c r="N8" s="111"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="132"/>
+      <c r="M8" s="132"/>
+      <c r="N8" s="135"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="126"/>
-[...2 lines deleted...]
-      <c r="D9" s="120"/>
+      <c r="A9" s="120"/>
+      <c r="B9" s="123"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="134"/>
       <c r="E9" s="12">
         <v>49000</v>
       </c>
       <c r="F9" s="13">
         <v>49000</v>
       </c>
       <c r="G9" s="13">
         <v>49000</v>
       </c>
-      <c r="H9" s="121"/>
-[...5 lines deleted...]
-      <c r="N9" s="122"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="130"/>
+      <c r="J9" s="130"/>
+      <c r="K9" s="130"/>
+      <c r="L9" s="130"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="136"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="126"/>
-[...1 lines deleted...]
-      <c r="C10" s="113">
+      <c r="A10" s="120"/>
+      <c r="B10" s="123"/>
+      <c r="C10" s="126">
         <v>8</v>
       </c>
-      <c r="D10" s="117"/>
-      <c r="E10" s="117"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133"/>
       <c r="F10" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>104</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>108</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>113</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>119</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>126</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>133</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="N10" s="111"/>
+      <c r="N10" s="135"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="126"/>
-[...3 lines deleted...]
-      <c r="E11" s="120"/>
+      <c r="A11" s="120"/>
+      <c r="B11" s="123"/>
+      <c r="C11" s="126"/>
+      <c r="D11" s="134"/>
+      <c r="E11" s="134"/>
       <c r="F11" s="12">
         <v>49000</v>
       </c>
       <c r="G11" s="12">
         <v>49000</v>
       </c>
       <c r="H11" s="13">
         <v>49000</v>
       </c>
       <c r="I11" s="13">
         <v>49000</v>
       </c>
       <c r="J11" s="13">
         <v>49000</v>
       </c>
       <c r="K11" s="12">
         <v>62000</v>
       </c>
       <c r="L11" s="12">
         <v>62000</v>
       </c>
       <c r="M11" s="12">
         <v>62000</v>
       </c>
-      <c r="N11" s="122"/>
+      <c r="N11" s="136"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="126"/>
-[...1 lines deleted...]
-      <c r="C12" s="113">
+      <c r="A12" s="120"/>
+      <c r="B12" s="123"/>
+      <c r="C12" s="126">
         <v>9</v>
       </c>
-      <c r="D12" s="117"/>
-      <c r="E12" s="117"/>
+      <c r="D12" s="133"/>
+      <c r="E12" s="133"/>
       <c r="F12" s="3" t="s">
         <v>102</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>109</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>114</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>120</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>134</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="N12" s="111"/>
+      <c r="N12" s="135"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="126"/>
-[...3 lines deleted...]
-      <c r="E13" s="120"/>
+      <c r="A13" s="120"/>
+      <c r="B13" s="123"/>
+      <c r="C13" s="126"/>
+      <c r="D13" s="134"/>
+      <c r="E13" s="134"/>
       <c r="F13" s="12">
         <v>49000</v>
       </c>
       <c r="G13" s="13">
         <v>49000</v>
       </c>
       <c r="H13" s="13">
         <v>49000</v>
       </c>
       <c r="I13" s="13">
         <v>49000</v>
       </c>
       <c r="J13" s="13">
         <v>49000</v>
       </c>
       <c r="K13" s="12">
         <v>62000</v>
       </c>
       <c r="L13" s="12">
         <v>62000</v>
       </c>
       <c r="M13" s="12">
         <v>62000</v>
       </c>
-      <c r="N13" s="122"/>
+      <c r="N13" s="136"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="126"/>
-[...1 lines deleted...]
-      <c r="C14" s="113">
+      <c r="A14" s="120"/>
+      <c r="B14" s="123"/>
+      <c r="C14" s="126">
         <v>10</v>
       </c>
-      <c r="D14" s="117"/>
-[...1 lines deleted...]
-      <c r="F14" s="117"/>
+      <c r="D14" s="133"/>
+      <c r="E14" s="133"/>
+      <c r="F14" s="133"/>
       <c r="G14" s="3" t="s">
         <v>106</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>110</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>115</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>121</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>128</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>135</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="N14" s="111"/>
+      <c r="N14" s="135"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="126"/>
-[...4 lines deleted...]
-      <c r="F15" s="120"/>
+      <c r="A15" s="120"/>
+      <c r="B15" s="123"/>
+      <c r="C15" s="126"/>
+      <c r="D15" s="134"/>
+      <c r="E15" s="134"/>
+      <c r="F15" s="134"/>
       <c r="G15" s="12">
         <v>49000</v>
       </c>
       <c r="H15" s="13">
         <v>49000</v>
       </c>
       <c r="I15" s="13">
         <v>49000</v>
       </c>
       <c r="J15" s="13">
         <v>49000</v>
       </c>
       <c r="K15" s="12">
         <v>62000</v>
       </c>
       <c r="L15" s="12">
         <v>62000</v>
       </c>
       <c r="M15" s="12">
         <v>62000</v>
       </c>
-      <c r="N15" s="122"/>
+      <c r="N15" s="136"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="126"/>
-[...1 lines deleted...]
-      <c r="C16" s="113">
+      <c r="A16" s="120"/>
+      <c r="B16" s="123"/>
+      <c r="C16" s="126">
         <v>11</v>
       </c>
-      <c r="D16" s="117"/>
-[...1 lines deleted...]
-      <c r="F16" s="109"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="133"/>
+      <c r="F16" s="132"/>
       <c r="G16" s="3" t="s">
         <v>107</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>111</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>116</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>129</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>136</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="N16" s="111"/>
+      <c r="N16" s="135"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="126"/>
-[...4 lines deleted...]
-      <c r="F17" s="121"/>
+      <c r="A17" s="120"/>
+      <c r="B17" s="123"/>
+      <c r="C17" s="126"/>
+      <c r="D17" s="134"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="130"/>
       <c r="G17" s="12">
         <v>49000</v>
       </c>
       <c r="H17" s="13">
         <v>49000</v>
       </c>
       <c r="I17" s="13">
         <v>49000</v>
       </c>
       <c r="J17" s="13">
         <v>49000</v>
       </c>
       <c r="K17" s="12">
         <v>62000</v>
       </c>
       <c r="L17" s="12">
         <v>62000</v>
       </c>
       <c r="M17" s="12">
         <v>62000</v>
       </c>
-      <c r="N17" s="122"/>
+      <c r="N17" s="136"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="126"/>
-[...1 lines deleted...]
-      <c r="C18" s="113">
+      <c r="A18" s="120"/>
+      <c r="B18" s="123"/>
+      <c r="C18" s="126">
         <v>12</v>
       </c>
-      <c r="D18" s="117"/>
-[...2 lines deleted...]
-      <c r="G18" s="109"/>
+      <c r="D18" s="133"/>
+      <c r="E18" s="133"/>
+      <c r="F18" s="132"/>
+      <c r="G18" s="132"/>
       <c r="H18" s="3" t="s">
         <v>112</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>117</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>123</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>130</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>137</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="N18" s="111"/>
+      <c r="N18" s="135"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="126"/>
-[...5 lines deleted...]
-      <c r="G19" s="121"/>
+      <c r="A19" s="120"/>
+      <c r="B19" s="123"/>
+      <c r="C19" s="126"/>
+      <c r="D19" s="134"/>
+      <c r="E19" s="134"/>
+      <c r="F19" s="130"/>
+      <c r="G19" s="130"/>
       <c r="H19" s="12">
         <v>49000</v>
       </c>
       <c r="I19" s="13">
         <v>49000</v>
       </c>
       <c r="J19" s="13">
         <v>49000</v>
       </c>
       <c r="K19" s="12">
         <v>62000</v>
       </c>
       <c r="L19" s="12">
         <v>62000</v>
       </c>
       <c r="M19" s="12">
         <v>62000</v>
       </c>
-      <c r="N19" s="122"/>
+      <c r="N19" s="136"/>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="126"/>
-[...1 lines deleted...]
-      <c r="C20" s="113">
+      <c r="A20" s="120"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="126">
         <v>13</v>
       </c>
-      <c r="D20" s="117"/>
-[...3 lines deleted...]
-      <c r="H20" s="109"/>
+      <c r="D20" s="133"/>
+      <c r="E20" s="133"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="132"/>
       <c r="I20" s="3" t="s">
         <v>118</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>124</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>131</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>138</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="N20" s="111"/>
+      <c r="N20" s="135"/>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="126"/>
-[...6 lines deleted...]
-      <c r="H21" s="121"/>
+      <c r="A21" s="120"/>
+      <c r="B21" s="123"/>
+      <c r="C21" s="126"/>
+      <c r="D21" s="134"/>
+      <c r="E21" s="134"/>
+      <c r="F21" s="130"/>
+      <c r="G21" s="130"/>
+      <c r="H21" s="130"/>
       <c r="I21" s="12">
         <v>49000</v>
       </c>
       <c r="J21" s="13">
         <v>49000</v>
       </c>
       <c r="K21" s="12">
         <v>62000</v>
       </c>
       <c r="L21" s="12">
         <v>62000</v>
       </c>
       <c r="M21" s="12">
         <v>62000</v>
       </c>
-      <c r="N21" s="122"/>
+      <c r="N21" s="136"/>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="126"/>
-[...1 lines deleted...]
-      <c r="C22" s="113">
+      <c r="A22" s="120"/>
+      <c r="B22" s="123"/>
+      <c r="C22" s="126">
         <v>14</v>
       </c>
-      <c r="D22" s="117"/>
-[...4 lines deleted...]
-      <c r="I22" s="109"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="132"/>
+      <c r="G22" s="132"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
       <c r="J22" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>132</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>139</v>
       </c>
       <c r="M22" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="N22" s="111"/>
+      <c r="N22" s="135"/>
     </row>
     <row r="23" spans="1:14" ht="19" thickBot="1">
-      <c r="A23" s="127"/>
-[...7 lines deleted...]
-      <c r="I23" s="110"/>
+      <c r="A23" s="121"/>
+      <c r="B23" s="124"/>
+      <c r="C23" s="140"/>
+      <c r="D23" s="142"/>
+      <c r="E23" s="142"/>
+      <c r="F23" s="138"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="138"/>
+      <c r="I23" s="138"/>
       <c r="J23" s="15">
         <v>49000</v>
       </c>
       <c r="K23" s="15">
         <v>62000</v>
       </c>
       <c r="L23" s="15">
         <v>62000</v>
       </c>
       <c r="M23" s="15">
         <v>62000</v>
       </c>
-      <c r="N23" s="112"/>
+      <c r="N23" s="139"/>
     </row>
   </sheetData>
   <mergeCells count="67">
-    <mergeCell ref="N20:N21"/>
-[...10 lines deleted...]
-    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="A6:A23"/>
+    <mergeCell ref="B6:B23"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
     <mergeCell ref="N18:N19"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="N12:N13"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="N14:N15"/>
     <mergeCell ref="N16:N17"/>
-    <mergeCell ref="M6:M7"/>
-[...37 lines deleted...]
-    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="N22:N23"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA20DCD2-80F5-F34B-B0F0-DEB712719C52}">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="18"/>
   <sheetData>
     <row r="1" spans="1:14" ht="19" thickBot="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="109" t="s">
         <v>245</v>
       </c>
-      <c r="B1" s="133"/>
-[...11 lines deleted...]
-      <c r="N1" s="133"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="134"/>
-      <c r="B2" s="137" t="s">
+      <c r="A2" s="110"/>
+      <c r="B2" s="113" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="138"/>
-[...10 lines deleted...]
-      <c r="N2" s="139"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
+      <c r="L2" s="114"/>
+      <c r="M2" s="114"/>
+      <c r="N2" s="115"/>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="135"/>
-      <c r="B3" s="140" t="s">
+      <c r="A3" s="111"/>
+      <c r="B3" s="116" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="140"/>
+      <c r="C3" s="116"/>
       <c r="D3" s="10">
         <v>5</v>
       </c>
       <c r="E3" s="9">
         <v>6</v>
       </c>
       <c r="F3" s="9">
         <v>7</v>
       </c>
       <c r="G3" s="9">
         <v>8</v>
       </c>
       <c r="H3" s="9">
         <v>9</v>
       </c>
       <c r="I3" s="9">
         <v>10</v>
       </c>
       <c r="J3" s="9">
         <v>11</v>
       </c>
       <c r="K3" s="9">
         <v>12</v>
       </c>
       <c r="L3" s="9">
         <v>13</v>
       </c>
       <c r="M3" s="9">
         <v>14</v>
       </c>
       <c r="N3" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="135"/>
-      <c r="B4" s="140" t="s">
+      <c r="A4" s="111"/>
+      <c r="B4" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="140"/>
+      <c r="C4" s="116"/>
       <c r="D4" s="10">
         <v>25.5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9">
         <v>33</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="9">
         <v>56</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="9">
         <v>63.5</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="19" thickBot="1">
-      <c r="A5" s="136"/>
-      <c r="B5" s="141" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="117" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="142"/>
+      <c r="C5" s="118"/>
       <c r="D5" s="11">
         <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="1">
         <v>22</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="1">
         <v>25</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="18" customHeight="1">
-      <c r="A6" s="125" t="s">
+      <c r="A6" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="128" t="s">
+      <c r="B6" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="131">
+      <c r="C6" s="125">
         <v>6</v>
       </c>
       <c r="D6" s="143"/>
       <c r="E6" s="143"/>
-      <c r="F6" s="123"/>
-[...7 lines deleted...]
-      <c r="N6" s="124"/>
+      <c r="F6" s="129"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="129"/>
+      <c r="I6" s="129"/>
+      <c r="J6" s="129"/>
+      <c r="K6" s="129"/>
+      <c r="L6" s="129"/>
+      <c r="M6" s="129"/>
+      <c r="N6" s="137"/>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="126"/>
-[...12 lines deleted...]
-      <c r="N7" s="122"/>
+      <c r="A7" s="120"/>
+      <c r="B7" s="123"/>
+      <c r="C7" s="126"/>
+      <c r="D7" s="134"/>
+      <c r="E7" s="134"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="130"/>
+      <c r="K7" s="130"/>
+      <c r="L7" s="130"/>
+      <c r="M7" s="130"/>
+      <c r="N7" s="136"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="126"/>
-[...1 lines deleted...]
-      <c r="C8" s="113">
+      <c r="A8" s="120"/>
+      <c r="B8" s="123"/>
+      <c r="C8" s="126">
         <v>7</v>
       </c>
-      <c r="D8" s="117"/>
-      <c r="E8" s="117"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
       <c r="F8" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="G8" s="109"/>
-[...6 lines deleted...]
-      <c r="N8" s="111"/>
+      <c r="G8" s="132"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="132"/>
+      <c r="M8" s="132"/>
+      <c r="N8" s="135"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="126"/>
-[...3 lines deleted...]
-      <c r="E9" s="120"/>
+      <c r="A9" s="120"/>
+      <c r="B9" s="123"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="134"/>
+      <c r="E9" s="134"/>
       <c r="F9" s="12">
         <v>49000</v>
       </c>
-      <c r="G9" s="121"/>
-[...6 lines deleted...]
-      <c r="N9" s="122"/>
+      <c r="G9" s="130"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="130"/>
+      <c r="J9" s="130"/>
+      <c r="K9" s="130"/>
+      <c r="L9" s="130"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="136"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="126"/>
-[...1 lines deleted...]
-      <c r="C10" s="113">
+      <c r="A10" s="120"/>
+      <c r="B10" s="123"/>
+      <c r="C10" s="126">
         <v>8</v>
       </c>
-      <c r="D10" s="117"/>
-      <c r="E10" s="117"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133"/>
       <c r="F10" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="H10" s="109"/>
-[...5 lines deleted...]
-      <c r="N10" s="111"/>
+      <c r="H10" s="132"/>
+      <c r="I10" s="132"/>
+      <c r="J10" s="132"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="132"/>
+      <c r="N10" s="135"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="126"/>
-[...3 lines deleted...]
-      <c r="E11" s="120"/>
+      <c r="A11" s="120"/>
+      <c r="B11" s="123"/>
+      <c r="C11" s="126"/>
+      <c r="D11" s="134"/>
+      <c r="E11" s="134"/>
       <c r="F11" s="12">
         <v>49000</v>
       </c>
       <c r="G11" s="12">
         <v>49000</v>
       </c>
-      <c r="H11" s="121"/>
-[...5 lines deleted...]
-      <c r="N11" s="122"/>
+      <c r="H11" s="130"/>
+      <c r="I11" s="130"/>
+      <c r="J11" s="130"/>
+      <c r="K11" s="130"/>
+      <c r="L11" s="130"/>
+      <c r="M11" s="130"/>
+      <c r="N11" s="136"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="126"/>
-[...1 lines deleted...]
-      <c r="C12" s="113">
+      <c r="A12" s="120"/>
+      <c r="B12" s="123"/>
+      <c r="C12" s="126">
         <v>9</v>
       </c>
-      <c r="D12" s="117"/>
-[...1 lines deleted...]
-      <c r="F12" s="117"/>
+      <c r="D12" s="133"/>
+      <c r="E12" s="133"/>
+      <c r="F12" s="133"/>
       <c r="G12" s="3" t="s">
         <v>150</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>151</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="J12" s="109"/>
-[...3 lines deleted...]
-      <c r="N12" s="111"/>
+      <c r="J12" s="132"/>
+      <c r="K12" s="132"/>
+      <c r="L12" s="132"/>
+      <c r="M12" s="132"/>
+      <c r="N12" s="135"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="126"/>
-[...4 lines deleted...]
-      <c r="F13" s="120"/>
+      <c r="A13" s="120"/>
+      <c r="B13" s="123"/>
+      <c r="C13" s="126"/>
+      <c r="D13" s="134"/>
+      <c r="E13" s="134"/>
+      <c r="F13" s="134"/>
       <c r="G13" s="12">
         <v>49000</v>
       </c>
       <c r="H13" s="13">
         <v>49000</v>
       </c>
       <c r="I13" s="13">
         <v>49000</v>
       </c>
-      <c r="J13" s="121"/>
-[...3 lines deleted...]
-      <c r="N13" s="122"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="130"/>
+      <c r="M13" s="130"/>
+      <c r="N13" s="136"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="126"/>
-[...1 lines deleted...]
-      <c r="C14" s="113">
+      <c r="A14" s="120"/>
+      <c r="B14" s="123"/>
+      <c r="C14" s="126">
         <v>10</v>
       </c>
-      <c r="D14" s="117"/>
-[...2 lines deleted...]
-      <c r="G14" s="117"/>
+      <c r="D14" s="133"/>
+      <c r="E14" s="133"/>
+      <c r="F14" s="133"/>
+      <c r="G14" s="133"/>
       <c r="H14" s="3" t="s">
         <v>152</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>154</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="K14" s="109"/>
-[...2 lines deleted...]
-      <c r="N14" s="111"/>
+      <c r="K14" s="132"/>
+      <c r="L14" s="132"/>
+      <c r="M14" s="132"/>
+      <c r="N14" s="135"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="126"/>
-[...5 lines deleted...]
-      <c r="G15" s="120"/>
+      <c r="A15" s="120"/>
+      <c r="B15" s="123"/>
+      <c r="C15" s="126"/>
+      <c r="D15" s="134"/>
+      <c r="E15" s="134"/>
+      <c r="F15" s="134"/>
+      <c r="G15" s="134"/>
       <c r="H15" s="12">
         <v>49000</v>
       </c>
       <c r="I15" s="13">
         <v>49000</v>
       </c>
       <c r="J15" s="13">
         <v>49000</v>
       </c>
-      <c r="K15" s="121"/>
-[...2 lines deleted...]
-      <c r="N15" s="122"/>
+      <c r="K15" s="130"/>
+      <c r="L15" s="130"/>
+      <c r="M15" s="130"/>
+      <c r="N15" s="136"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="126"/>
-[...1 lines deleted...]
-      <c r="C16" s="113">
+      <c r="A16" s="120"/>
+      <c r="B16" s="123"/>
+      <c r="C16" s="126">
         <v>11</v>
       </c>
-      <c r="D16" s="117"/>
-[...3 lines deleted...]
-      <c r="H16" s="109"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="133"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
+      <c r="H16" s="132"/>
       <c r="I16" s="3" t="s">
         <v>155</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="K16" s="109"/>
-[...2 lines deleted...]
-      <c r="N16" s="111"/>
+      <c r="K16" s="132"/>
+      <c r="L16" s="132"/>
+      <c r="M16" s="132"/>
+      <c r="N16" s="135"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="126"/>
-[...6 lines deleted...]
-      <c r="H17" s="121"/>
+      <c r="A17" s="120"/>
+      <c r="B17" s="123"/>
+      <c r="C17" s="126"/>
+      <c r="D17" s="134"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="130"/>
+      <c r="H17" s="130"/>
       <c r="I17" s="12">
         <v>49000</v>
       </c>
       <c r="J17" s="13">
         <v>49000</v>
       </c>
-      <c r="K17" s="121"/>
-[...2 lines deleted...]
-      <c r="N17" s="122"/>
+      <c r="K17" s="130"/>
+      <c r="L17" s="130"/>
+      <c r="M17" s="130"/>
+      <c r="N17" s="136"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="126"/>
-[...1 lines deleted...]
-      <c r="C18" s="113">
+      <c r="A18" s="120"/>
+      <c r="B18" s="123"/>
+      <c r="C18" s="126">
         <v>12</v>
       </c>
-      <c r="D18" s="117"/>
-[...9 lines deleted...]
-      <c r="N18" s="111"/>
+      <c r="D18" s="133"/>
+      <c r="E18" s="133"/>
+      <c r="F18" s="132"/>
+      <c r="G18" s="132"/>
+      <c r="H18" s="132"/>
+      <c r="I18" s="132"/>
+      <c r="J18" s="132"/>
+      <c r="K18" s="132"/>
+      <c r="L18" s="132"/>
+      <c r="M18" s="132"/>
+      <c r="N18" s="135"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="126"/>
-[...12 lines deleted...]
-      <c r="N19" s="122"/>
+      <c r="A19" s="120"/>
+      <c r="B19" s="123"/>
+      <c r="C19" s="126"/>
+      <c r="D19" s="134"/>
+      <c r="E19" s="134"/>
+      <c r="F19" s="130"/>
+      <c r="G19" s="130"/>
+      <c r="H19" s="130"/>
+      <c r="I19" s="130"/>
+      <c r="J19" s="130"/>
+      <c r="K19" s="130"/>
+      <c r="L19" s="130"/>
+      <c r="M19" s="130"/>
+      <c r="N19" s="136"/>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="126"/>
-[...1 lines deleted...]
-      <c r="C20" s="113">
+      <c r="A20" s="120"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="126">
         <v>13</v>
       </c>
-      <c r="D20" s="117"/>
-[...9 lines deleted...]
-      <c r="N20" s="111"/>
+      <c r="D20" s="133"/>
+      <c r="E20" s="133"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="132"/>
+      <c r="I20" s="132"/>
+      <c r="J20" s="132"/>
+      <c r="K20" s="132"/>
+      <c r="L20" s="132"/>
+      <c r="M20" s="132"/>
+      <c r="N20" s="135"/>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="126"/>
-[...12 lines deleted...]
-      <c r="N21" s="122"/>
+      <c r="A21" s="120"/>
+      <c r="B21" s="123"/>
+      <c r="C21" s="126"/>
+      <c r="D21" s="134"/>
+      <c r="E21" s="134"/>
+      <c r="F21" s="130"/>
+      <c r="G21" s="130"/>
+      <c r="H21" s="130"/>
+      <c r="I21" s="130"/>
+      <c r="J21" s="130"/>
+      <c r="K21" s="130"/>
+      <c r="L21" s="130"/>
+      <c r="M21" s="130"/>
+      <c r="N21" s="136"/>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="126"/>
-[...1 lines deleted...]
-      <c r="C22" s="113">
+      <c r="A22" s="120"/>
+      <c r="B22" s="123"/>
+      <c r="C22" s="126">
         <v>14</v>
       </c>
-      <c r="D22" s="117"/>
-[...9 lines deleted...]
-      <c r="N22" s="111"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="132"/>
+      <c r="G22" s="132"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
+      <c r="J22" s="132"/>
+      <c r="K22" s="132"/>
+      <c r="L22" s="132"/>
+      <c r="M22" s="132"/>
+      <c r="N22" s="135"/>
     </row>
     <row r="23" spans="1:14" ht="19" thickBot="1">
-      <c r="A23" s="127"/>
-[...12 lines deleted...]
-      <c r="N23" s="112"/>
+      <c r="A23" s="121"/>
+      <c r="B23" s="124"/>
+      <c r="C23" s="140"/>
+      <c r="D23" s="142"/>
+      <c r="E23" s="142"/>
+      <c r="F23" s="138"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="138"/>
+      <c r="I23" s="138"/>
+      <c r="J23" s="138"/>
+      <c r="K23" s="138"/>
+      <c r="L23" s="138"/>
+      <c r="M23" s="138"/>
+      <c r="N23" s="139"/>
     </row>
   </sheetData>
   <mergeCells count="105">
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="M20:M21"/>
+    <mergeCell ref="N22:N23"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="N16:N17"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="M18:M19"/>
+    <mergeCell ref="N18:N19"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="M16:M17"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="N14:N15"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="M12:M13"/>
+    <mergeCell ref="N12:N13"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="M10:M11"/>
+    <mergeCell ref="N10:N11"/>
     <mergeCell ref="A6:A23"/>
     <mergeCell ref="B6:B23"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="K8:K9"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
-    <mergeCell ref="I6:I7"/>
-[...79 lines deleted...]
-    <mergeCell ref="I22:I23"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EE6EE07-B1B8-8C48-87D3-DC6AF4FF9B75}">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="18"/>
   <sheetData>
     <row r="1" spans="1:14" ht="19" thickBot="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="109" t="s">
         <v>246</v>
       </c>
-      <c r="B1" s="133"/>
-[...11 lines deleted...]
-      <c r="N1" s="133"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="134"/>
-      <c r="B2" s="144" t="s">
+      <c r="A2" s="110"/>
+      <c r="B2" s="154" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="145"/>
-[...10 lines deleted...]
-      <c r="N2" s="146"/>
+      <c r="C2" s="155"/>
+      <c r="D2" s="155"/>
+      <c r="E2" s="155"/>
+      <c r="F2" s="155"/>
+      <c r="G2" s="155"/>
+      <c r="H2" s="155"/>
+      <c r="I2" s="155"/>
+      <c r="J2" s="155"/>
+      <c r="K2" s="155"/>
+      <c r="L2" s="155"/>
+      <c r="M2" s="155"/>
+      <c r="N2" s="156"/>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="135"/>
-      <c r="B3" s="147" t="s">
+      <c r="A3" s="111"/>
+      <c r="B3" s="157" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="148"/>
+      <c r="C3" s="158"/>
       <c r="D3" s="10">
         <v>5</v>
       </c>
       <c r="E3" s="9">
         <v>6</v>
       </c>
       <c r="F3" s="9">
         <v>7</v>
       </c>
       <c r="G3" s="9">
         <v>8</v>
       </c>
       <c r="H3" s="9">
         <v>9</v>
       </c>
       <c r="I3" s="9">
         <v>10</v>
       </c>
       <c r="J3" s="9">
         <v>11</v>
       </c>
       <c r="K3" s="9">
         <v>12</v>
       </c>
       <c r="L3" s="9">
         <v>13</v>
       </c>
       <c r="M3" s="9">
         <v>14</v>
       </c>
       <c r="N3" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="135"/>
-      <c r="B4" s="147" t="s">
+      <c r="A4" s="111"/>
+      <c r="B4" s="157" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="148"/>
+      <c r="C4" s="158"/>
       <c r="D4" s="10">
         <v>25.5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9">
         <v>33</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="9">
         <v>56</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="9">
         <v>63.5</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="19" thickBot="1">
-      <c r="A5" s="136"/>
-      <c r="B5" s="149" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="159" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="150"/>
+      <c r="C5" s="160"/>
       <c r="D5" s="11">
         <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="1">
         <v>22</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="1">
         <v>25</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="18" customHeight="1">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="146" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="154" t="s">
+      <c r="B6" s="149" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="157">
+      <c r="C6" s="152">
         <v>6</v>
       </c>
-      <c r="D6" s="132"/>
+      <c r="D6" s="127"/>
       <c r="E6" s="17" t="s">
         <v>184</v>
       </c>
-      <c r="F6" s="123"/>
-[...7 lines deleted...]
-      <c r="N6" s="124"/>
+      <c r="F6" s="129"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="129"/>
+      <c r="I6" s="129"/>
+      <c r="J6" s="129"/>
+      <c r="K6" s="129"/>
+      <c r="L6" s="129"/>
+      <c r="M6" s="129"/>
+      <c r="N6" s="137"/>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="152"/>
-[...2 lines deleted...]
-      <c r="D7" s="119"/>
+      <c r="A7" s="147"/>
+      <c r="B7" s="150"/>
+      <c r="C7" s="145"/>
+      <c r="D7" s="128"/>
       <c r="E7" s="12">
         <v>49000</v>
       </c>
-      <c r="F7" s="121"/>
-[...7 lines deleted...]
-      <c r="N7" s="122"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="130"/>
+      <c r="K7" s="130"/>
+      <c r="L7" s="130"/>
+      <c r="M7" s="130"/>
+      <c r="N7" s="136"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="152"/>
-[...1 lines deleted...]
-      <c r="C8" s="159">
+      <c r="A8" s="147"/>
+      <c r="B8" s="150"/>
+      <c r="C8" s="144">
         <v>7</v>
       </c>
-      <c r="D8" s="115"/>
+      <c r="D8" s="131"/>
       <c r="E8" s="3" t="s">
         <v>185</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>186</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="H8" s="109"/>
-[...5 lines deleted...]
-      <c r="N8" s="111"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="132"/>
+      <c r="M8" s="132"/>
+      <c r="N8" s="135"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="152"/>
-[...2 lines deleted...]
-      <c r="D9" s="119"/>
+      <c r="A9" s="147"/>
+      <c r="B9" s="150"/>
+      <c r="C9" s="145"/>
+      <c r="D9" s="128"/>
       <c r="E9" s="12">
         <v>49000</v>
       </c>
       <c r="F9" s="13">
         <v>49000</v>
       </c>
       <c r="G9" s="13">
         <v>49000</v>
       </c>
-      <c r="H9" s="121"/>
-[...5 lines deleted...]
-      <c r="N9" s="122"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="130"/>
+      <c r="J9" s="130"/>
+      <c r="K9" s="130"/>
+      <c r="L9" s="130"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="136"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="152"/>
-[...1 lines deleted...]
-      <c r="C10" s="159">
+      <c r="A10" s="147"/>
+      <c r="B10" s="150"/>
+      <c r="C10" s="144">
         <v>8</v>
       </c>
-      <c r="D10" s="115"/>
-      <c r="E10" s="109"/>
+      <c r="D10" s="131"/>
+      <c r="E10" s="132"/>
       <c r="F10" s="3" t="s">
         <v>187</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>190</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="J10" s="109"/>
-[...3 lines deleted...]
-      <c r="N10" s="111"/>
+      <c r="J10" s="132"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="132"/>
+      <c r="N10" s="135"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="152"/>
-[...3 lines deleted...]
-      <c r="E11" s="121"/>
+      <c r="A11" s="147"/>
+      <c r="B11" s="150"/>
+      <c r="C11" s="145"/>
+      <c r="D11" s="128"/>
+      <c r="E11" s="130"/>
       <c r="F11" s="12">
         <v>49000</v>
       </c>
       <c r="G11" s="12">
         <v>49000</v>
       </c>
       <c r="H11" s="13">
         <v>49000</v>
       </c>
       <c r="I11" s="13">
         <v>49000</v>
       </c>
-      <c r="J11" s="121"/>
-[...3 lines deleted...]
-      <c r="N11" s="122"/>
+      <c r="J11" s="130"/>
+      <c r="K11" s="130"/>
+      <c r="L11" s="130"/>
+      <c r="M11" s="130"/>
+      <c r="N11" s="136"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="152"/>
-[...1 lines deleted...]
-      <c r="C12" s="159">
+      <c r="A12" s="147"/>
+      <c r="B12" s="150"/>
+      <c r="C12" s="144">
         <v>9</v>
       </c>
-      <c r="D12" s="115"/>
-      <c r="E12" s="109"/>
+      <c r="D12" s="131"/>
+      <c r="E12" s="132"/>
       <c r="F12" s="3" t="s">
         <v>188</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>191</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>160</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>164</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="K12" s="109"/>
-[...2 lines deleted...]
-      <c r="N12" s="111"/>
+      <c r="K12" s="132"/>
+      <c r="L12" s="132"/>
+      <c r="M12" s="132"/>
+      <c r="N12" s="135"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="152"/>
-[...3 lines deleted...]
-      <c r="E13" s="121"/>
+      <c r="A13" s="147"/>
+      <c r="B13" s="150"/>
+      <c r="C13" s="145"/>
+      <c r="D13" s="128"/>
+      <c r="E13" s="130"/>
       <c r="F13" s="12">
         <v>49000</v>
       </c>
       <c r="G13" s="13">
         <v>49000</v>
       </c>
       <c r="H13" s="13">
         <v>49000</v>
       </c>
       <c r="I13" s="13">
         <v>49000</v>
       </c>
       <c r="J13" s="13">
         <v>49000</v>
       </c>
-      <c r="K13" s="121"/>
-[...2 lines deleted...]
-      <c r="N13" s="122"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="130"/>
+      <c r="M13" s="130"/>
+      <c r="N13" s="136"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="152"/>
-[...1 lines deleted...]
-      <c r="C14" s="159">
+      <c r="A14" s="147"/>
+      <c r="B14" s="150"/>
+      <c r="C14" s="144">
         <v>10</v>
       </c>
-      <c r="D14" s="115"/>
-[...1 lines deleted...]
-      <c r="F14" s="109"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="132"/>
+      <c r="F14" s="132"/>
       <c r="G14" s="3" t="s">
         <v>158</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>161</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>165</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>168</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>170</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="M14" s="109"/>
-      <c r="N14" s="111"/>
+      <c r="M14" s="132"/>
+      <c r="N14" s="135"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="152"/>
-[...4 lines deleted...]
-      <c r="F15" s="121"/>
+      <c r="A15" s="147"/>
+      <c r="B15" s="150"/>
+      <c r="C15" s="145"/>
+      <c r="D15" s="128"/>
+      <c r="E15" s="130"/>
+      <c r="F15" s="130"/>
       <c r="G15" s="12">
         <v>49000</v>
       </c>
       <c r="H15" s="13">
         <v>49000</v>
       </c>
       <c r="I15" s="13">
         <v>49000</v>
       </c>
       <c r="J15" s="13">
         <v>49000</v>
       </c>
       <c r="K15" s="12">
         <v>62000</v>
       </c>
       <c r="L15" s="12">
         <v>62000</v>
       </c>
-      <c r="M15" s="121"/>
-      <c r="N15" s="122"/>
+      <c r="M15" s="130"/>
+      <c r="N15" s="136"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="152"/>
-[...1 lines deleted...]
-      <c r="C16" s="159">
+      <c r="A16" s="147"/>
+      <c r="B16" s="150"/>
+      <c r="C16" s="144">
         <v>11</v>
       </c>
-      <c r="D16" s="115"/>
-[...2 lines deleted...]
-      <c r="G16" s="109"/>
+      <c r="D16" s="131"/>
+      <c r="E16" s="132"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
       <c r="H16" s="3" t="s">
         <v>162</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>166</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="K16" s="109"/>
-[...2 lines deleted...]
-      <c r="N16" s="111"/>
+      <c r="K16" s="132"/>
+      <c r="L16" s="132"/>
+      <c r="M16" s="132"/>
+      <c r="N16" s="135"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="152"/>
-[...5 lines deleted...]
-      <c r="G17" s="121"/>
+      <c r="A17" s="147"/>
+      <c r="B17" s="150"/>
+      <c r="C17" s="145"/>
+      <c r="D17" s="128"/>
+      <c r="E17" s="130"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="130"/>
       <c r="H17" s="12">
         <v>49000</v>
       </c>
       <c r="I17" s="13">
         <v>49000</v>
       </c>
       <c r="J17" s="13">
         <v>49000</v>
       </c>
-      <c r="K17" s="121"/>
-[...2 lines deleted...]
-      <c r="N17" s="122"/>
+      <c r="K17" s="130"/>
+      <c r="L17" s="130"/>
+      <c r="M17" s="130"/>
+      <c r="N17" s="136"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="152"/>
-[...1 lines deleted...]
-      <c r="C18" s="159">
+      <c r="A18" s="147"/>
+      <c r="B18" s="150"/>
+      <c r="C18" s="144">
         <v>12</v>
       </c>
-      <c r="D18" s="115"/>
-[...9 lines deleted...]
-      <c r="N18" s="111"/>
+      <c r="D18" s="131"/>
+      <c r="E18" s="132"/>
+      <c r="F18" s="132"/>
+      <c r="G18" s="132"/>
+      <c r="H18" s="132"/>
+      <c r="I18" s="132"/>
+      <c r="J18" s="132"/>
+      <c r="K18" s="132"/>
+      <c r="L18" s="132"/>
+      <c r="M18" s="132"/>
+      <c r="N18" s="135"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="152"/>
-[...12 lines deleted...]
-      <c r="N19" s="122"/>
+      <c r="A19" s="147"/>
+      <c r="B19" s="150"/>
+      <c r="C19" s="145"/>
+      <c r="D19" s="128"/>
+      <c r="E19" s="130"/>
+      <c r="F19" s="130"/>
+      <c r="G19" s="130"/>
+      <c r="H19" s="130"/>
+      <c r="I19" s="130"/>
+      <c r="J19" s="130"/>
+      <c r="K19" s="130"/>
+      <c r="L19" s="130"/>
+      <c r="M19" s="130"/>
+      <c r="N19" s="136"/>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="152"/>
-[...1 lines deleted...]
-      <c r="C20" s="159">
+      <c r="A20" s="147"/>
+      <c r="B20" s="150"/>
+      <c r="C20" s="144">
         <v>13</v>
       </c>
-      <c r="D20" s="115"/>
-[...9 lines deleted...]
-      <c r="N20" s="111"/>
+      <c r="D20" s="131"/>
+      <c r="E20" s="132"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="132"/>
+      <c r="I20" s="132"/>
+      <c r="J20" s="132"/>
+      <c r="K20" s="132"/>
+      <c r="L20" s="132"/>
+      <c r="M20" s="132"/>
+      <c r="N20" s="135"/>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="152"/>
-[...12 lines deleted...]
-      <c r="N21" s="122"/>
+      <c r="A21" s="147"/>
+      <c r="B21" s="150"/>
+      <c r="C21" s="145"/>
+      <c r="D21" s="128"/>
+      <c r="E21" s="130"/>
+      <c r="F21" s="130"/>
+      <c r="G21" s="130"/>
+      <c r="H21" s="130"/>
+      <c r="I21" s="130"/>
+      <c r="J21" s="130"/>
+      <c r="K21" s="130"/>
+      <c r="L21" s="130"/>
+      <c r="M21" s="130"/>
+      <c r="N21" s="136"/>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="152"/>
-[...1 lines deleted...]
-      <c r="C22" s="159">
+      <c r="A22" s="147"/>
+      <c r="B22" s="150"/>
+      <c r="C22" s="144">
         <v>14</v>
       </c>
-      <c r="D22" s="115"/>
-[...9 lines deleted...]
-      <c r="N22" s="111"/>
+      <c r="D22" s="131"/>
+      <c r="E22" s="132"/>
+      <c r="F22" s="132"/>
+      <c r="G22" s="132"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
+      <c r="J22" s="132"/>
+      <c r="K22" s="132"/>
+      <c r="L22" s="132"/>
+      <c r="M22" s="132"/>
+      <c r="N22" s="135"/>
     </row>
     <row r="23" spans="1:14" ht="19" thickBot="1">
-      <c r="A23" s="153"/>
-[...12 lines deleted...]
-      <c r="N23" s="112"/>
+      <c r="A23" s="148"/>
+      <c r="B23" s="151"/>
+      <c r="C23" s="153"/>
+      <c r="D23" s="141"/>
+      <c r="E23" s="138"/>
+      <c r="F23" s="138"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="138"/>
+      <c r="I23" s="138"/>
+      <c r="J23" s="138"/>
+      <c r="K23" s="138"/>
+      <c r="L23" s="138"/>
+      <c r="M23" s="138"/>
+      <c r="N23" s="139"/>
     </row>
   </sheetData>
   <mergeCells count="94">
-    <mergeCell ref="G22:G23"/>
-[...3 lines deleted...]
-    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="A6:A23"/>
+    <mergeCell ref="B6:B23"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="M10:M11"/>
+    <mergeCell ref="N10:N11"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="M12:M13"/>
+    <mergeCell ref="N12:N13"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="N14:N15"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="M16:M17"/>
+    <mergeCell ref="N16:N17"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="M20:M21"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="M18:M19"/>
     <mergeCell ref="N18:N19"/>
     <mergeCell ref="H22:H23"/>
     <mergeCell ref="I22:I23"/>
     <mergeCell ref="J22:J23"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D20:D21"/>
     <mergeCell ref="E20:E21"/>
     <mergeCell ref="F20:F21"/>
     <mergeCell ref="G20:G21"/>
     <mergeCell ref="H20:H21"/>
     <mergeCell ref="I20:I21"/>
     <mergeCell ref="N20:N21"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="I18:I19"/>
     <mergeCell ref="J18:J19"/>
-    <mergeCell ref="K18:K19"/>
-[...71 lines deleted...]
-    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="N22:N23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="M22:M23"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8170BBED-68CF-5641-AF41-76FCF0F8AE07}">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="18"/>
   <sheetData>
     <row r="1" spans="1:14" ht="19" thickBot="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="109" t="s">
         <v>247</v>
       </c>
-      <c r="B1" s="133"/>
-[...11 lines deleted...]
-      <c r="N1" s="133"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="134"/>
-      <c r="B2" s="137" t="s">
+      <c r="A2" s="110"/>
+      <c r="B2" s="113" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="138"/>
-[...10 lines deleted...]
-      <c r="N2" s="139"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
+      <c r="L2" s="114"/>
+      <c r="M2" s="114"/>
+      <c r="N2" s="115"/>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="135"/>
-      <c r="B3" s="140" t="s">
+      <c r="A3" s="111"/>
+      <c r="B3" s="116" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="140"/>
+      <c r="C3" s="116"/>
       <c r="D3" s="10">
         <v>5</v>
       </c>
       <c r="E3" s="9">
         <v>6</v>
       </c>
       <c r="F3" s="9">
         <v>7</v>
       </c>
       <c r="G3" s="9">
         <v>8</v>
       </c>
       <c r="H3" s="9">
         <v>9</v>
       </c>
       <c r="I3" s="9">
         <v>10</v>
       </c>
       <c r="J3" s="9">
         <v>11</v>
       </c>
       <c r="K3" s="9">
         <v>12</v>
       </c>
       <c r="L3" s="9">
         <v>13</v>
       </c>
       <c r="M3" s="9">
         <v>14</v>
       </c>
       <c r="N3" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="135"/>
-      <c r="B4" s="140" t="s">
+      <c r="A4" s="111"/>
+      <c r="B4" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="140"/>
+      <c r="C4" s="116"/>
       <c r="D4" s="10">
         <v>25.5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9">
         <v>33</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="9">
         <v>56</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="9">
         <v>63.5</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="19" thickBot="1">
-      <c r="A5" s="136"/>
-      <c r="B5" s="141" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="117" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="142"/>
+      <c r="C5" s="118"/>
       <c r="D5" s="11">
         <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="1">
         <v>22</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="1">
         <v>25</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="18" customHeight="1">
-      <c r="A6" s="125" t="s">
+      <c r="A6" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="128" t="s">
+      <c r="B6" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="131">
+      <c r="C6" s="125">
         <v>6</v>
       </c>
       <c r="D6" s="143"/>
       <c r="E6" s="143"/>
-      <c r="F6" s="123"/>
-[...7 lines deleted...]
-      <c r="N6" s="124"/>
+      <c r="F6" s="129"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="129"/>
+      <c r="I6" s="129"/>
+      <c r="J6" s="129"/>
+      <c r="K6" s="129"/>
+      <c r="L6" s="129"/>
+      <c r="M6" s="129"/>
+      <c r="N6" s="137"/>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="126"/>
-[...12 lines deleted...]
-      <c r="N7" s="122"/>
+      <c r="A7" s="120"/>
+      <c r="B7" s="123"/>
+      <c r="C7" s="126"/>
+      <c r="D7" s="134"/>
+      <c r="E7" s="134"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="130"/>
+      <c r="K7" s="130"/>
+      <c r="L7" s="130"/>
+      <c r="M7" s="130"/>
+      <c r="N7" s="136"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="126"/>
-[...1 lines deleted...]
-      <c r="C8" s="113">
+      <c r="A8" s="120"/>
+      <c r="B8" s="123"/>
+      <c r="C8" s="126">
         <v>7</v>
       </c>
-      <c r="D8" s="117"/>
-[...9 lines deleted...]
-      <c r="N8" s="111"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="133"/>
+      <c r="G8" s="133"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="132"/>
+      <c r="M8" s="132"/>
+      <c r="N8" s="135"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="126"/>
-[...12 lines deleted...]
-      <c r="N9" s="122"/>
+      <c r="A9" s="120"/>
+      <c r="B9" s="123"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="134"/>
+      <c r="E9" s="134"/>
+      <c r="F9" s="134"/>
+      <c r="G9" s="134"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="130"/>
+      <c r="J9" s="130"/>
+      <c r="K9" s="130"/>
+      <c r="L9" s="130"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="136"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="126"/>
-[...1 lines deleted...]
-      <c r="C10" s="113">
+      <c r="A10" s="120"/>
+      <c r="B10" s="123"/>
+      <c r="C10" s="126">
         <v>8</v>
       </c>
-      <c r="D10" s="117"/>
-[...1 lines deleted...]
-      <c r="F10" s="117"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133"/>
+      <c r="F10" s="133"/>
       <c r="G10" s="3" t="s">
         <v>172</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="I10" s="109"/>
-[...4 lines deleted...]
-      <c r="N10" s="111"/>
+      <c r="I10" s="132"/>
+      <c r="J10" s="132"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="132"/>
+      <c r="N10" s="135"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="126"/>
-[...4 lines deleted...]
-      <c r="F11" s="120"/>
+      <c r="A11" s="120"/>
+      <c r="B11" s="123"/>
+      <c r="C11" s="126"/>
+      <c r="D11" s="134"/>
+      <c r="E11" s="134"/>
+      <c r="F11" s="134"/>
       <c r="G11" s="12">
         <v>49000</v>
       </c>
       <c r="H11" s="13">
         <v>49000</v>
       </c>
-      <c r="I11" s="121"/>
-[...4 lines deleted...]
-      <c r="N11" s="122"/>
+      <c r="I11" s="130"/>
+      <c r="J11" s="130"/>
+      <c r="K11" s="130"/>
+      <c r="L11" s="130"/>
+      <c r="M11" s="130"/>
+      <c r="N11" s="136"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="126"/>
-[...1 lines deleted...]
-      <c r="C12" s="113">
+      <c r="A12" s="120"/>
+      <c r="B12" s="123"/>
+      <c r="C12" s="126">
         <v>9</v>
       </c>
-      <c r="D12" s="117"/>
-[...1 lines deleted...]
-      <c r="F12" s="117"/>
+      <c r="D12" s="133"/>
+      <c r="E12" s="133"/>
+      <c r="F12" s="133"/>
       <c r="G12" s="3" t="s">
         <v>173</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>175</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>178</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="K12" s="109"/>
-[...2 lines deleted...]
-      <c r="N12" s="111"/>
+      <c r="K12" s="132"/>
+      <c r="L12" s="132"/>
+      <c r="M12" s="132"/>
+      <c r="N12" s="135"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="126"/>
-[...4 lines deleted...]
-      <c r="F13" s="120"/>
+      <c r="A13" s="120"/>
+      <c r="B13" s="123"/>
+      <c r="C13" s="126"/>
+      <c r="D13" s="134"/>
+      <c r="E13" s="134"/>
+      <c r="F13" s="134"/>
       <c r="G13" s="12">
         <v>49000</v>
       </c>
       <c r="H13" s="13">
         <v>49000</v>
       </c>
       <c r="I13" s="13">
         <v>49000</v>
       </c>
       <c r="J13" s="13">
         <v>49000</v>
       </c>
-      <c r="K13" s="121"/>
-[...2 lines deleted...]
-      <c r="N13" s="122"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="130"/>
+      <c r="M13" s="130"/>
+      <c r="N13" s="136"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="126"/>
-[...1 lines deleted...]
-      <c r="C14" s="113">
+      <c r="A14" s="120"/>
+      <c r="B14" s="123"/>
+      <c r="C14" s="126">
         <v>10</v>
       </c>
-      <c r="D14" s="117"/>
-[...2 lines deleted...]
-      <c r="G14" s="117"/>
+      <c r="D14" s="133"/>
+      <c r="E14" s="133"/>
+      <c r="F14" s="133"/>
+      <c r="G14" s="133"/>
       <c r="H14" s="3" t="s">
         <v>176</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>179</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="K14" s="109"/>
-[...2 lines deleted...]
-      <c r="N14" s="111"/>
+      <c r="K14" s="132"/>
+      <c r="L14" s="132"/>
+      <c r="M14" s="132"/>
+      <c r="N14" s="135"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="126"/>
-[...5 lines deleted...]
-      <c r="G15" s="120"/>
+      <c r="A15" s="120"/>
+      <c r="B15" s="123"/>
+      <c r="C15" s="126"/>
+      <c r="D15" s="134"/>
+      <c r="E15" s="134"/>
+      <c r="F15" s="134"/>
+      <c r="G15" s="134"/>
       <c r="H15" s="12">
         <v>49000</v>
       </c>
       <c r="I15" s="13">
         <v>49000</v>
       </c>
       <c r="J15" s="13">
         <v>49000</v>
       </c>
-      <c r="K15" s="121"/>
-[...2 lines deleted...]
-      <c r="N15" s="122"/>
+      <c r="K15" s="130"/>
+      <c r="L15" s="130"/>
+      <c r="M15" s="130"/>
+      <c r="N15" s="136"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="126"/>
-[...1 lines deleted...]
-      <c r="C16" s="113">
+      <c r="A16" s="120"/>
+      <c r="B16" s="123"/>
+      <c r="C16" s="126">
         <v>11</v>
       </c>
-      <c r="D16" s="117"/>
-[...2 lines deleted...]
-      <c r="G16" s="109"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="133"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
       <c r="H16" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="J16" s="109"/>
-[...3 lines deleted...]
-      <c r="N16" s="111"/>
+      <c r="J16" s="132"/>
+      <c r="K16" s="132"/>
+      <c r="L16" s="132"/>
+      <c r="M16" s="132"/>
+      <c r="N16" s="135"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="126"/>
-[...5 lines deleted...]
-      <c r="G17" s="121"/>
+      <c r="A17" s="120"/>
+      <c r="B17" s="123"/>
+      <c r="C17" s="126"/>
+      <c r="D17" s="134"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="130"/>
       <c r="H17" s="12">
         <v>49000</v>
       </c>
       <c r="I17" s="13">
         <v>49000</v>
       </c>
-      <c r="J17" s="121"/>
-[...3 lines deleted...]
-      <c r="N17" s="122"/>
+      <c r="J17" s="130"/>
+      <c r="K17" s="130"/>
+      <c r="L17" s="130"/>
+      <c r="M17" s="130"/>
+      <c r="N17" s="136"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="126"/>
-[...1 lines deleted...]
-      <c r="C18" s="113">
+      <c r="A18" s="120"/>
+      <c r="B18" s="123"/>
+      <c r="C18" s="126">
         <v>12</v>
       </c>
-      <c r="D18" s="117"/>
-[...3 lines deleted...]
-      <c r="H18" s="109"/>
+      <c r="D18" s="133"/>
+      <c r="E18" s="133"/>
+      <c r="F18" s="132"/>
+      <c r="G18" s="132"/>
+      <c r="H18" s="132"/>
       <c r="I18" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="J18" s="109"/>
-[...3 lines deleted...]
-      <c r="N18" s="111"/>
+      <c r="J18" s="132"/>
+      <c r="K18" s="132"/>
+      <c r="L18" s="132"/>
+      <c r="M18" s="132"/>
+      <c r="N18" s="135"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="126"/>
-[...6 lines deleted...]
-      <c r="H19" s="121"/>
+      <c r="A19" s="120"/>
+      <c r="B19" s="123"/>
+      <c r="C19" s="126"/>
+      <c r="D19" s="134"/>
+      <c r="E19" s="134"/>
+      <c r="F19" s="130"/>
+      <c r="G19" s="130"/>
+      <c r="H19" s="130"/>
       <c r="I19" s="12">
         <v>49000</v>
       </c>
-      <c r="J19" s="121"/>
-[...3 lines deleted...]
-      <c r="N19" s="122"/>
+      <c r="J19" s="130"/>
+      <c r="K19" s="130"/>
+      <c r="L19" s="130"/>
+      <c r="M19" s="130"/>
+      <c r="N19" s="136"/>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="126"/>
-[...1 lines deleted...]
-      <c r="C20" s="113">
+      <c r="A20" s="120"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="126">
         <v>13</v>
       </c>
-      <c r="D20" s="117"/>
-[...9 lines deleted...]
-      <c r="N20" s="111"/>
+      <c r="D20" s="133"/>
+      <c r="E20" s="133"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="132"/>
+      <c r="I20" s="132"/>
+      <c r="J20" s="132"/>
+      <c r="K20" s="132"/>
+      <c r="L20" s="132"/>
+      <c r="M20" s="132"/>
+      <c r="N20" s="135"/>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="126"/>
-[...12 lines deleted...]
-      <c r="N21" s="122"/>
+      <c r="A21" s="120"/>
+      <c r="B21" s="123"/>
+      <c r="C21" s="126"/>
+      <c r="D21" s="134"/>
+      <c r="E21" s="134"/>
+      <c r="F21" s="130"/>
+      <c r="G21" s="130"/>
+      <c r="H21" s="130"/>
+      <c r="I21" s="130"/>
+      <c r="J21" s="130"/>
+      <c r="K21" s="130"/>
+      <c r="L21" s="130"/>
+      <c r="M21" s="130"/>
+      <c r="N21" s="136"/>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="126"/>
-[...1 lines deleted...]
-      <c r="C22" s="113">
+      <c r="A22" s="120"/>
+      <c r="B22" s="123"/>
+      <c r="C22" s="126">
         <v>14</v>
       </c>
-      <c r="D22" s="117"/>
-[...9 lines deleted...]
-      <c r="N22" s="111"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="132"/>
+      <c r="G22" s="132"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
+      <c r="J22" s="132"/>
+      <c r="K22" s="132"/>
+      <c r="L22" s="132"/>
+      <c r="M22" s="132"/>
+      <c r="N22" s="135"/>
     </row>
     <row r="23" spans="1:14" ht="19" thickBot="1">
-      <c r="A23" s="127"/>
-[...12 lines deleted...]
-      <c r="N23" s="112"/>
+      <c r="A23" s="121"/>
+      <c r="B23" s="124"/>
+      <c r="C23" s="140"/>
+      <c r="D23" s="142"/>
+      <c r="E23" s="142"/>
+      <c r="F23" s="138"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="138"/>
+      <c r="I23" s="138"/>
+      <c r="J23" s="138"/>
+      <c r="K23" s="138"/>
+      <c r="L23" s="138"/>
+      <c r="M23" s="138"/>
+      <c r="N23" s="139"/>
     </row>
   </sheetData>
   <mergeCells count="104">
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="M18:M19"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="M16:M17"/>
+    <mergeCell ref="N22:N23"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="M20:M21"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="N16:N17"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="N18:N19"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="M12:M13"/>
+    <mergeCell ref="N12:N13"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="N14:N15"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="M10:M11"/>
+    <mergeCell ref="N10:N11"/>
     <mergeCell ref="A6:A23"/>
     <mergeCell ref="B6:B23"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
-    <mergeCell ref="I6:I7"/>
-[...78 lines deleted...]
-    <mergeCell ref="C20:C21"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2FAEFC2-EB85-9444-922C-C8A8F6071C89}">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="18"/>
   <sheetData>
     <row r="1" spans="1:14" ht="19" thickBot="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="109" t="s">
         <v>248</v>
       </c>
-      <c r="B1" s="133"/>
-[...11 lines deleted...]
-      <c r="N1" s="133"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="134"/>
-      <c r="B2" s="144" t="s">
+      <c r="A2" s="110"/>
+      <c r="B2" s="154" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="145"/>
-[...10 lines deleted...]
-      <c r="N2" s="146"/>
+      <c r="C2" s="155"/>
+      <c r="D2" s="155"/>
+      <c r="E2" s="155"/>
+      <c r="F2" s="155"/>
+      <c r="G2" s="155"/>
+      <c r="H2" s="155"/>
+      <c r="I2" s="155"/>
+      <c r="J2" s="155"/>
+      <c r="K2" s="155"/>
+      <c r="L2" s="155"/>
+      <c r="M2" s="155"/>
+      <c r="N2" s="156"/>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="135"/>
-      <c r="B3" s="147" t="s">
+      <c r="A3" s="111"/>
+      <c r="B3" s="157" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="148"/>
+      <c r="C3" s="158"/>
       <c r="D3" s="10">
         <v>5</v>
       </c>
       <c r="E3" s="9">
         <v>6</v>
       </c>
       <c r="F3" s="9">
         <v>7</v>
       </c>
       <c r="G3" s="9">
         <v>8</v>
       </c>
       <c r="H3" s="9">
         <v>9</v>
       </c>
       <c r="I3" s="9">
         <v>10</v>
       </c>
       <c r="J3" s="9">
         <v>11</v>
       </c>
       <c r="K3" s="9">
         <v>12</v>
       </c>
       <c r="L3" s="9">
         <v>13</v>
       </c>
       <c r="M3" s="9">
         <v>14</v>
       </c>
       <c r="N3" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="135"/>
-      <c r="B4" s="147" t="s">
+      <c r="A4" s="111"/>
+      <c r="B4" s="157" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="148"/>
+      <c r="C4" s="158"/>
       <c r="D4" s="10">
         <v>25.5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9">
         <v>33</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="9">
         <v>56</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="9">
         <v>63.5</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="19" thickBot="1">
-      <c r="A5" s="136"/>
-      <c r="B5" s="149" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="159" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="150"/>
+      <c r="C5" s="160"/>
       <c r="D5" s="11">
         <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="1">
         <v>22</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="1">
         <v>25</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="18" customHeight="1">
-      <c r="A6" s="151" t="s">
+      <c r="A6" s="146" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="154" t="s">
+      <c r="B6" s="149" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="157">
+      <c r="C6" s="152">
         <v>6</v>
       </c>
-      <c r="D6" s="132"/>
+      <c r="D6" s="127"/>
       <c r="E6" s="143"/>
-      <c r="F6" s="123"/>
-[...7 lines deleted...]
-      <c r="N6" s="124"/>
+      <c r="F6" s="129"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="129"/>
+      <c r="I6" s="129"/>
+      <c r="J6" s="129"/>
+      <c r="K6" s="129"/>
+      <c r="L6" s="129"/>
+      <c r="M6" s="129"/>
+      <c r="N6" s="137"/>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="152"/>
-[...12 lines deleted...]
-      <c r="N7" s="122"/>
+      <c r="A7" s="147"/>
+      <c r="B7" s="150"/>
+      <c r="C7" s="145"/>
+      <c r="D7" s="128"/>
+      <c r="E7" s="134"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="130"/>
+      <c r="K7" s="130"/>
+      <c r="L7" s="130"/>
+      <c r="M7" s="130"/>
+      <c r="N7" s="136"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="152"/>
-[...1 lines deleted...]
-      <c r="C8" s="159">
+      <c r="A8" s="147"/>
+      <c r="B8" s="150"/>
+      <c r="C8" s="144">
         <v>7</v>
       </c>
-      <c r="D8" s="115"/>
-[...9 lines deleted...]
-      <c r="N8" s="111"/>
+      <c r="D8" s="131"/>
+      <c r="E8" s="132"/>
+      <c r="F8" s="132"/>
+      <c r="G8" s="132"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="132"/>
+      <c r="M8" s="132"/>
+      <c r="N8" s="135"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="152"/>
-[...12 lines deleted...]
-      <c r="N9" s="122"/>
+      <c r="A9" s="147"/>
+      <c r="B9" s="150"/>
+      <c r="C9" s="145"/>
+      <c r="D9" s="128"/>
+      <c r="E9" s="130"/>
+      <c r="F9" s="130"/>
+      <c r="G9" s="130"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="130"/>
+      <c r="J9" s="130"/>
+      <c r="K9" s="130"/>
+      <c r="L9" s="130"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="136"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="152"/>
-[...1 lines deleted...]
-      <c r="C10" s="159">
+      <c r="A10" s="147"/>
+      <c r="B10" s="150"/>
+      <c r="C10" s="144">
         <v>8</v>
       </c>
-      <c r="D10" s="115"/>
-[...1 lines deleted...]
-      <c r="F10" s="109"/>
+      <c r="D10" s="131"/>
+      <c r="E10" s="132"/>
+      <c r="F10" s="132"/>
       <c r="G10" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="H10" s="109"/>
-[...5 lines deleted...]
-      <c r="N10" s="111"/>
+      <c r="H10" s="132"/>
+      <c r="I10" s="132"/>
+      <c r="J10" s="132"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="132"/>
+      <c r="N10" s="135"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="152"/>
-[...4 lines deleted...]
-      <c r="F11" s="121"/>
+      <c r="A11" s="147"/>
+      <c r="B11" s="150"/>
+      <c r="C11" s="145"/>
+      <c r="D11" s="128"/>
+      <c r="E11" s="130"/>
+      <c r="F11" s="130"/>
       <c r="G11" s="12">
         <v>49000</v>
       </c>
-      <c r="H11" s="121"/>
-[...5 lines deleted...]
-      <c r="N11" s="122"/>
+      <c r="H11" s="130"/>
+      <c r="I11" s="130"/>
+      <c r="J11" s="130"/>
+      <c r="K11" s="130"/>
+      <c r="L11" s="130"/>
+      <c r="M11" s="130"/>
+      <c r="N11" s="136"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="152"/>
-[...1 lines deleted...]
-      <c r="C12" s="159">
+      <c r="A12" s="147"/>
+      <c r="B12" s="150"/>
+      <c r="C12" s="144">
         <v>9</v>
       </c>
-      <c r="D12" s="115"/>
-[...1 lines deleted...]
-      <c r="F12" s="109"/>
+      <c r="D12" s="131"/>
+      <c r="E12" s="132"/>
+      <c r="F12" s="132"/>
       <c r="G12" s="3" t="s">
         <v>193</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>194</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>195</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="K12" s="109"/>
-[...2 lines deleted...]
-      <c r="N12" s="111"/>
+      <c r="K12" s="132"/>
+      <c r="L12" s="132"/>
+      <c r="M12" s="132"/>
+      <c r="N12" s="135"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="152"/>
-[...4 lines deleted...]
-      <c r="F13" s="121"/>
+      <c r="A13" s="147"/>
+      <c r="B13" s="150"/>
+      <c r="C13" s="145"/>
+      <c r="D13" s="128"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
       <c r="G13" s="12">
         <v>49000</v>
       </c>
       <c r="H13" s="13">
         <v>49000</v>
       </c>
       <c r="I13" s="13">
         <v>49000</v>
       </c>
       <c r="J13" s="13">
         <v>49000</v>
       </c>
-      <c r="K13" s="121"/>
-[...2 lines deleted...]
-      <c r="N13" s="122"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="130"/>
+      <c r="M13" s="130"/>
+      <c r="N13" s="136"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="152"/>
-[...1 lines deleted...]
-      <c r="C14" s="159">
+      <c r="A14" s="147"/>
+      <c r="B14" s="150"/>
+      <c r="C14" s="144">
         <v>10</v>
       </c>
-      <c r="D14" s="115"/>
-[...1 lines deleted...]
-      <c r="F14" s="109"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="132"/>
+      <c r="F14" s="132"/>
       <c r="G14" s="3" t="s">
         <v>158</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>161</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>196</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="K14" s="109"/>
-[...2 lines deleted...]
-      <c r="N14" s="111"/>
+      <c r="K14" s="132"/>
+      <c r="L14" s="132"/>
+      <c r="M14" s="132"/>
+      <c r="N14" s="135"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="152"/>
-[...4 lines deleted...]
-      <c r="F15" s="121"/>
+      <c r="A15" s="147"/>
+      <c r="B15" s="150"/>
+      <c r="C15" s="145"/>
+      <c r="D15" s="128"/>
+      <c r="E15" s="130"/>
+      <c r="F15" s="130"/>
       <c r="G15" s="12">
         <v>49000</v>
       </c>
       <c r="H15" s="13">
         <v>49000</v>
       </c>
       <c r="I15" s="13">
         <v>49000</v>
       </c>
       <c r="J15" s="13">
         <v>49000</v>
       </c>
-      <c r="K15" s="121"/>
-[...2 lines deleted...]
-      <c r="N15" s="122"/>
+      <c r="K15" s="130"/>
+      <c r="L15" s="130"/>
+      <c r="M15" s="130"/>
+      <c r="N15" s="136"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="152"/>
-[...1 lines deleted...]
-      <c r="C16" s="159">
+      <c r="A16" s="147"/>
+      <c r="B16" s="150"/>
+      <c r="C16" s="144">
         <v>11</v>
       </c>
-      <c r="D16" s="115"/>
-[...3 lines deleted...]
-      <c r="H16" s="109"/>
+      <c r="D16" s="131"/>
+      <c r="E16" s="132"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
+      <c r="H16" s="132"/>
       <c r="I16" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="J16" s="109"/>
-[...3 lines deleted...]
-      <c r="N16" s="111"/>
+      <c r="J16" s="132"/>
+      <c r="K16" s="132"/>
+      <c r="L16" s="132"/>
+      <c r="M16" s="132"/>
+      <c r="N16" s="135"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="152"/>
-[...6 lines deleted...]
-      <c r="H17" s="121"/>
+      <c r="A17" s="147"/>
+      <c r="B17" s="150"/>
+      <c r="C17" s="145"/>
+      <c r="D17" s="128"/>
+      <c r="E17" s="130"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="130"/>
+      <c r="H17" s="130"/>
       <c r="I17" s="12">
         <v>49000</v>
       </c>
-      <c r="J17" s="121"/>
-[...3 lines deleted...]
-      <c r="N17" s="122"/>
+      <c r="J17" s="130"/>
+      <c r="K17" s="130"/>
+      <c r="L17" s="130"/>
+      <c r="M17" s="130"/>
+      <c r="N17" s="136"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="152"/>
-[...1 lines deleted...]
-      <c r="C18" s="159">
+      <c r="A18" s="147"/>
+      <c r="B18" s="150"/>
+      <c r="C18" s="144">
         <v>12</v>
       </c>
-      <c r="D18" s="115"/>
-[...9 lines deleted...]
-      <c r="N18" s="111"/>
+      <c r="D18" s="131"/>
+      <c r="E18" s="132"/>
+      <c r="F18" s="132"/>
+      <c r="G18" s="132"/>
+      <c r="H18" s="132"/>
+      <c r="I18" s="132"/>
+      <c r="J18" s="132"/>
+      <c r="K18" s="132"/>
+      <c r="L18" s="132"/>
+      <c r="M18" s="132"/>
+      <c r="N18" s="135"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="152"/>
-[...12 lines deleted...]
-      <c r="N19" s="122"/>
+      <c r="A19" s="147"/>
+      <c r="B19" s="150"/>
+      <c r="C19" s="145"/>
+      <c r="D19" s="128"/>
+      <c r="E19" s="130"/>
+      <c r="F19" s="130"/>
+      <c r="G19" s="130"/>
+      <c r="H19" s="130"/>
+      <c r="I19" s="130"/>
+      <c r="J19" s="130"/>
+      <c r="K19" s="130"/>
+      <c r="L19" s="130"/>
+      <c r="M19" s="130"/>
+      <c r="N19" s="136"/>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="152"/>
-[...1 lines deleted...]
-      <c r="C20" s="159">
+      <c r="A20" s="147"/>
+      <c r="B20" s="150"/>
+      <c r="C20" s="144">
         <v>13</v>
       </c>
-      <c r="D20" s="115"/>
-[...9 lines deleted...]
-      <c r="N20" s="111"/>
+      <c r="D20" s="131"/>
+      <c r="E20" s="132"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="132"/>
+      <c r="I20" s="132"/>
+      <c r="J20" s="132"/>
+      <c r="K20" s="132"/>
+      <c r="L20" s="132"/>
+      <c r="M20" s="132"/>
+      <c r="N20" s="135"/>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="152"/>
-[...12 lines deleted...]
-      <c r="N21" s="122"/>
+      <c r="A21" s="147"/>
+      <c r="B21" s="150"/>
+      <c r="C21" s="145"/>
+      <c r="D21" s="128"/>
+      <c r="E21" s="130"/>
+      <c r="F21" s="130"/>
+      <c r="G21" s="130"/>
+      <c r="H21" s="130"/>
+      <c r="I21" s="130"/>
+      <c r="J21" s="130"/>
+      <c r="K21" s="130"/>
+      <c r="L21" s="130"/>
+      <c r="M21" s="130"/>
+      <c r="N21" s="136"/>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="152"/>
-[...1 lines deleted...]
-      <c r="C22" s="159">
+      <c r="A22" s="147"/>
+      <c r="B22" s="150"/>
+      <c r="C22" s="144">
         <v>14</v>
       </c>
-      <c r="D22" s="115"/>
-[...9 lines deleted...]
-      <c r="N22" s="111"/>
+      <c r="D22" s="131"/>
+      <c r="E22" s="132"/>
+      <c r="F22" s="132"/>
+      <c r="G22" s="132"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
+      <c r="J22" s="132"/>
+      <c r="K22" s="132"/>
+      <c r="L22" s="132"/>
+      <c r="M22" s="132"/>
+      <c r="N22" s="135"/>
     </row>
     <row r="23" spans="1:14" ht="19" thickBot="1">
-      <c r="A23" s="153"/>
-[...12 lines deleted...]
-      <c r="N23" s="112"/>
+      <c r="A23" s="148"/>
+      <c r="B23" s="151"/>
+      <c r="C23" s="153"/>
+      <c r="D23" s="141"/>
+      <c r="E23" s="138"/>
+      <c r="F23" s="138"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="138"/>
+      <c r="I23" s="138"/>
+      <c r="J23" s="138"/>
+      <c r="K23" s="138"/>
+      <c r="L23" s="138"/>
+      <c r="M23" s="138"/>
+      <c r="N23" s="139"/>
     </row>
   </sheetData>
   <mergeCells count="106">
-    <mergeCell ref="L20:L21"/>
-[...80 lines deleted...]
-    <mergeCell ref="K8:K9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="A6:A23"/>
     <mergeCell ref="B6:B23"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="F22:F23"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="M10:M11"/>
+    <mergeCell ref="N10:N11"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="M12:M13"/>
+    <mergeCell ref="N12:N13"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="N14:N15"/>
+    <mergeCell ref="M16:M17"/>
+    <mergeCell ref="N16:N17"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="M18:M19"/>
+    <mergeCell ref="N18:N19"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="M20:M21"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="N22:N23"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34858927-B24B-9A4B-8530-EBC411656BF5}">
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="18"/>
   <sheetData>
     <row r="1" spans="1:10" ht="19" thickBot="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="109" t="s">
         <v>200</v>
       </c>
-      <c r="B1" s="133"/>
-[...7 lines deleted...]
-      <c r="J1" s="133"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="166"/>
-[...1 lines deleted...]
-      <c r="C2" s="170" t="s">
+      <c r="A2" s="161"/>
+      <c r="B2" s="162"/>
+      <c r="C2" s="165" t="s">
         <v>31</v>
       </c>
-      <c r="D2" s="145"/>
-[...5 lines deleted...]
-      <c r="J2" s="146"/>
+      <c r="D2" s="155"/>
+      <c r="E2" s="155"/>
+      <c r="F2" s="155"/>
+      <c r="G2" s="155"/>
+      <c r="H2" s="155"/>
+      <c r="I2" s="155"/>
+      <c r="J2" s="156"/>
     </row>
     <row r="3" spans="1:10" ht="19" thickBot="1">
-      <c r="A3" s="168"/>
-      <c r="B3" s="169"/>
+      <c r="A3" s="163"/>
+      <c r="B3" s="164"/>
       <c r="C3" s="11">
         <v>13</v>
       </c>
       <c r="D3" s="1">
         <v>14</v>
       </c>
       <c r="E3" s="11">
         <v>15</v>
       </c>
       <c r="F3" s="1">
         <v>16</v>
       </c>
       <c r="G3" s="11">
         <v>17</v>
       </c>
       <c r="H3" s="1">
         <v>18</v>
       </c>
       <c r="I3" s="6">
         <v>19</v>
       </c>
       <c r="J3" s="8">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="18" customHeight="1">
-      <c r="A4" s="152" t="s">
+      <c r="A4" s="147" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="131">
+      <c r="B4" s="125">
         <v>13</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>201</v>
       </c>
-      <c r="D4" s="171"/>
-[...5 lines deleted...]
-      <c r="J4" s="174"/>
+      <c r="D4" s="166"/>
+      <c r="E4" s="167"/>
+      <c r="F4" s="167"/>
+      <c r="G4" s="167"/>
+      <c r="H4" s="167"/>
+      <c r="I4" s="168"/>
+      <c r="J4" s="170"/>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" s="152"/>
-      <c r="B5" s="113"/>
+      <c r="A5" s="147"/>
+      <c r="B5" s="126"/>
       <c r="C5" s="18">
         <v>27000</v>
       </c>
-      <c r="D5" s="120"/>
-[...5 lines deleted...]
-      <c r="J5" s="161"/>
+      <c r="D5" s="134"/>
+      <c r="E5" s="130"/>
+      <c r="F5" s="130"/>
+      <c r="G5" s="130"/>
+      <c r="H5" s="130"/>
+      <c r="I5" s="169"/>
+      <c r="J5" s="171"/>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="152"/>
-      <c r="B6" s="113">
+      <c r="A6" s="147"/>
+      <c r="B6" s="126">
         <v>14</v>
       </c>
-      <c r="C6" s="115"/>
+      <c r="C6" s="131"/>
       <c r="D6" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="E6" s="109"/>
-[...4 lines deleted...]
-      <c r="J6" s="161"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="132"/>
+      <c r="I6" s="172"/>
+      <c r="J6" s="171"/>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="152"/>
-[...1 lines deleted...]
-      <c r="C7" s="119"/>
+      <c r="A7" s="147"/>
+      <c r="B7" s="126"/>
+      <c r="C7" s="128"/>
       <c r="D7" s="12">
         <v>27000</v>
       </c>
-      <c r="E7" s="121"/>
-[...4 lines deleted...]
-      <c r="J7" s="161"/>
+      <c r="E7" s="130"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="169"/>
+      <c r="J7" s="171"/>
     </row>
     <row r="8" spans="1:10">
-      <c r="A8" s="152"/>
-      <c r="B8" s="113">
+      <c r="A8" s="147"/>
+      <c r="B8" s="126">
         <v>15</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>202</v>
       </c>
-      <c r="D8" s="109"/>
+      <c r="D8" s="132"/>
       <c r="E8" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="F8" s="109"/>
-[...3 lines deleted...]
-      <c r="J8" s="161"/>
+      <c r="F8" s="132"/>
+      <c r="G8" s="132"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="172"/>
+      <c r="J8" s="171"/>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="152"/>
-      <c r="B9" s="113"/>
+      <c r="A9" s="147"/>
+      <c r="B9" s="126"/>
       <c r="C9" s="18">
         <v>27000</v>
       </c>
-      <c r="D9" s="121"/>
+      <c r="D9" s="130"/>
       <c r="E9" s="12">
         <v>27000</v>
       </c>
-      <c r="F9" s="121"/>
-[...3 lines deleted...]
-      <c r="J9" s="161"/>
+      <c r="F9" s="130"/>
+      <c r="G9" s="130"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="169"/>
+      <c r="J9" s="171"/>
     </row>
     <row r="10" spans="1:10">
-      <c r="A10" s="152"/>
-      <c r="B10" s="113">
+      <c r="A10" s="147"/>
+      <c r="B10" s="126">
         <v>16</v>
       </c>
-      <c r="C10" s="115"/>
+      <c r="C10" s="131"/>
       <c r="D10" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="E10" s="109"/>
+      <c r="E10" s="132"/>
       <c r="F10" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="G10" s="109"/>
+      <c r="G10" s="132"/>
       <c r="H10" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="I10" s="162"/>
-      <c r="J10" s="161"/>
+      <c r="I10" s="172"/>
+      <c r="J10" s="171"/>
     </row>
     <row r="11" spans="1:10">
-      <c r="A11" s="152"/>
-[...1 lines deleted...]
-      <c r="C11" s="119"/>
+      <c r="A11" s="147"/>
+      <c r="B11" s="126"/>
+      <c r="C11" s="128"/>
       <c r="D11" s="12">
         <v>27000</v>
       </c>
-      <c r="E11" s="121"/>
+      <c r="E11" s="130"/>
       <c r="F11" s="12">
         <v>27000</v>
       </c>
-      <c r="G11" s="121"/>
+      <c r="G11" s="130"/>
       <c r="H11" s="12">
         <v>27000</v>
       </c>
-      <c r="I11" s="165"/>
-      <c r="J11" s="161"/>
+      <c r="I11" s="169"/>
+      <c r="J11" s="171"/>
     </row>
     <row r="12" spans="1:10">
-      <c r="A12" s="152"/>
-      <c r="B12" s="113">
+      <c r="A12" s="147"/>
+      <c r="B12" s="126">
         <v>17</v>
       </c>
-      <c r="C12" s="115"/>
-      <c r="D12" s="109"/>
+      <c r="C12" s="131"/>
+      <c r="D12" s="132"/>
       <c r="E12" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="F12" s="109"/>
+      <c r="F12" s="132"/>
       <c r="G12" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="H12" s="109"/>
+      <c r="H12" s="132"/>
       <c r="I12" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="J12" s="161"/>
+      <c r="J12" s="171"/>
     </row>
     <row r="13" spans="1:10">
-      <c r="A13" s="152"/>
-[...2 lines deleted...]
-      <c r="D13" s="121"/>
+      <c r="A13" s="147"/>
+      <c r="B13" s="126"/>
+      <c r="C13" s="128"/>
+      <c r="D13" s="130"/>
       <c r="E13" s="12">
         <v>27000</v>
       </c>
-      <c r="F13" s="121"/>
+      <c r="F13" s="130"/>
       <c r="G13" s="12">
         <v>27000</v>
       </c>
-      <c r="H13" s="121"/>
+      <c r="H13" s="130"/>
       <c r="I13" s="12">
         <v>27000</v>
       </c>
-      <c r="J13" s="161"/>
+      <c r="J13" s="171"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="152"/>
-      <c r="B14" s="113">
+      <c r="A14" s="147"/>
+      <c r="B14" s="126">
         <v>18</v>
       </c>
-      <c r="C14" s="115"/>
-[...1 lines deleted...]
-      <c r="E14" s="109"/>
+      <c r="C14" s="131"/>
+      <c r="D14" s="132"/>
+      <c r="E14" s="132"/>
       <c r="F14" s="3" t="s">
         <v>208</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>210</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="I14" s="162"/>
-      <c r="J14" s="161"/>
+      <c r="I14" s="172"/>
+      <c r="J14" s="171"/>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="152"/>
-[...3 lines deleted...]
-      <c r="E15" s="121"/>
+      <c r="A15" s="147"/>
+      <c r="B15" s="126"/>
+      <c r="C15" s="128"/>
+      <c r="D15" s="130"/>
+      <c r="E15" s="130"/>
       <c r="F15" s="12">
         <v>27000</v>
       </c>
       <c r="G15" s="13">
         <v>27000</v>
       </c>
       <c r="H15" s="13">
         <v>27000</v>
       </c>
-      <c r="I15" s="165"/>
-      <c r="J15" s="161"/>
+      <c r="I15" s="169"/>
+      <c r="J15" s="171"/>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" s="152"/>
-      <c r="B16" s="113">
+      <c r="A16" s="147"/>
+      <c r="B16" s="126">
         <v>19</v>
       </c>
-      <c r="C16" s="115"/>
-[...4 lines deleted...]
-      <c r="H16" s="109"/>
+      <c r="C16" s="131"/>
+      <c r="D16" s="132"/>
+      <c r="E16" s="132"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
+      <c r="H16" s="132"/>
       <c r="I16" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="J16" s="161"/>
+      <c r="J16" s="171"/>
     </row>
     <row r="17" spans="1:10">
-      <c r="A17" s="152"/>
-[...6 lines deleted...]
-      <c r="H17" s="121"/>
+      <c r="A17" s="147"/>
+      <c r="B17" s="126"/>
+      <c r="C17" s="128"/>
+      <c r="D17" s="130"/>
+      <c r="E17" s="130"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="130"/>
+      <c r="H17" s="130"/>
       <c r="I17" s="12">
         <v>27000</v>
       </c>
-      <c r="J17" s="161"/>
+      <c r="J17" s="171"/>
     </row>
     <row r="18" spans="1:10">
-      <c r="A18" s="152"/>
-      <c r="B18" s="113">
+      <c r="A18" s="147"/>
+      <c r="B18" s="126">
         <v>20</v>
       </c>
-      <c r="C18" s="115"/>
-[...2 lines deleted...]
-      <c r="F18" s="109"/>
+      <c r="C18" s="131"/>
+      <c r="D18" s="132"/>
+      <c r="E18" s="132"/>
+      <c r="F18" s="132"/>
       <c r="G18" s="3" t="s">
         <v>211</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="I18" s="162"/>
-      <c r="J18" s="161"/>
+      <c r="I18" s="172"/>
+      <c r="J18" s="171"/>
     </row>
     <row r="19" spans="1:10" ht="19" thickBot="1">
-      <c r="A19" s="153"/>
-[...4 lines deleted...]
-      <c r="F19" s="110"/>
+      <c r="A19" s="148"/>
+      <c r="B19" s="140"/>
+      <c r="C19" s="141"/>
+      <c r="D19" s="138"/>
+      <c r="E19" s="138"/>
+      <c r="F19" s="138"/>
       <c r="G19" s="15">
         <v>27000</v>
       </c>
       <c r="H19" s="20">
         <v>27000</v>
       </c>
-      <c r="I19" s="163"/>
-      <c r="J19" s="164"/>
+      <c r="I19" s="173"/>
+      <c r="J19" s="174"/>
     </row>
   </sheetData>
   <mergeCells count="60">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="I8:I9"/>
     <mergeCell ref="A2:B3"/>
     <mergeCell ref="C2:J2"/>
     <mergeCell ref="A4:A19"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
-    <mergeCell ref="H6:H7"/>
-[...42 lines deleted...]
-    <mergeCell ref="G16:G17"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA5EDF71-CC4E-3647-8E22-69A5F03787C3}">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="18"/>
   <cols>
     <col min="3" max="14" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="19" thickBot="1">
-      <c r="A1" s="175" t="s">
+      <c r="A1" s="181" t="s">
         <v>217</v>
       </c>
-      <c r="B1" s="175"/>
-[...11 lines deleted...]
-      <c r="N1" s="175"/>
+      <c r="B1" s="181"/>
+      <c r="C1" s="181"/>
+      <c r="D1" s="181"/>
+      <c r="E1" s="181"/>
+      <c r="F1" s="181"/>
+      <c r="G1" s="181"/>
+      <c r="H1" s="181"/>
+      <c r="I1" s="181"/>
+      <c r="J1" s="181"/>
+      <c r="K1" s="181"/>
+      <c r="L1" s="181"/>
+      <c r="M1" s="181"/>
+      <c r="N1" s="181"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="166"/>
-[...1 lines deleted...]
-      <c r="C2" s="145" t="s">
+      <c r="A2" s="161"/>
+      <c r="B2" s="162"/>
+      <c r="C2" s="155" t="s">
         <v>31</v>
       </c>
-      <c r="D2" s="145"/>
-[...9 lines deleted...]
-      <c r="N2" s="146"/>
+      <c r="D2" s="155"/>
+      <c r="E2" s="155"/>
+      <c r="F2" s="155"/>
+      <c r="G2" s="155"/>
+      <c r="H2" s="155"/>
+      <c r="I2" s="155"/>
+      <c r="J2" s="155"/>
+      <c r="K2" s="155"/>
+      <c r="L2" s="155"/>
+      <c r="M2" s="155"/>
+      <c r="N2" s="156"/>
     </row>
     <row r="3" spans="1:14" ht="19" thickBot="1">
-      <c r="A3" s="176"/>
-      <c r="B3" s="177"/>
+      <c r="A3" s="182"/>
+      <c r="B3" s="183"/>
       <c r="C3" s="11">
         <v>13</v>
       </c>
       <c r="D3" s="1">
         <v>14</v>
       </c>
       <c r="E3" s="11">
         <v>15</v>
       </c>
       <c r="F3" s="1">
         <v>16</v>
       </c>
       <c r="G3" s="11">
         <v>17</v>
       </c>
       <c r="H3" s="1">
         <v>18</v>
       </c>
       <c r="I3" s="5">
         <v>19</v>
       </c>
       <c r="J3" s="1">
         <v>20</v>
       </c>
       <c r="K3" s="1">
         <v>21</v>
       </c>
       <c r="L3" s="1">
         <v>22</v>
       </c>
       <c r="M3" s="1">
         <v>23</v>
       </c>
       <c r="N3" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="18" customHeight="1">
-      <c r="A4" s="178" t="s">
+      <c r="A4" s="184" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="113">
+      <c r="B4" s="126">
         <v>13</v>
       </c>
-      <c r="C4" s="120"/>
-[...10 lines deleted...]
-      <c r="N4" s="122"/>
+      <c r="C4" s="134"/>
+      <c r="D4" s="166"/>
+      <c r="E4" s="167"/>
+      <c r="F4" s="167"/>
+      <c r="G4" s="167"/>
+      <c r="H4" s="167"/>
+      <c r="I4" s="130"/>
+      <c r="J4" s="130"/>
+      <c r="K4" s="130"/>
+      <c r="L4" s="130"/>
+      <c r="M4" s="130"/>
+      <c r="N4" s="136"/>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="152"/>
-[...12 lines deleted...]
-      <c r="N5" s="161"/>
+      <c r="A5" s="147"/>
+      <c r="B5" s="126"/>
+      <c r="C5" s="175"/>
+      <c r="D5" s="134"/>
+      <c r="E5" s="130"/>
+      <c r="F5" s="130"/>
+      <c r="G5" s="130"/>
+      <c r="H5" s="130"/>
+      <c r="I5" s="176"/>
+      <c r="J5" s="176"/>
+      <c r="K5" s="176"/>
+      <c r="L5" s="176"/>
+      <c r="M5" s="176"/>
+      <c r="N5" s="171"/>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="152"/>
-      <c r="B6" s="113">
+      <c r="A6" s="147"/>
+      <c r="B6" s="126">
         <v>14</v>
       </c>
-      <c r="C6" s="179"/>
+      <c r="C6" s="175"/>
       <c r="D6" s="3" t="s">
         <v>218</v>
       </c>
-      <c r="E6" s="109"/>
-[...8 lines deleted...]
-      <c r="N6" s="161"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="132"/>
+      <c r="I6" s="176"/>
+      <c r="J6" s="176"/>
+      <c r="K6" s="176"/>
+      <c r="L6" s="176"/>
+      <c r="M6" s="176"/>
+      <c r="N6" s="171"/>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="152"/>
-[...1 lines deleted...]
-      <c r="C7" s="179"/>
+      <c r="A7" s="147"/>
+      <c r="B7" s="126"/>
+      <c r="C7" s="175"/>
       <c r="D7" s="12">
         <v>27000</v>
       </c>
-      <c r="E7" s="121"/>
-[...8 lines deleted...]
-      <c r="N7" s="161"/>
+      <c r="E7" s="130"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="176"/>
+      <c r="J7" s="176"/>
+      <c r="K7" s="176"/>
+      <c r="L7" s="176"/>
+      <c r="M7" s="176"/>
+      <c r="N7" s="171"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="152"/>
-      <c r="B8" s="113">
+      <c r="A8" s="147"/>
+      <c r="B8" s="126">
         <v>15</v>
       </c>
-      <c r="C8" s="179"/>
+      <c r="C8" s="175"/>
       <c r="D8" s="3" t="s">
         <v>219</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>221</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>224</v>
       </c>
-      <c r="G8" s="109"/>
-[...6 lines deleted...]
-      <c r="N8" s="161"/>
+      <c r="G8" s="132"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="176"/>
+      <c r="J8" s="176"/>
+      <c r="K8" s="176"/>
+      <c r="L8" s="176"/>
+      <c r="M8" s="176"/>
+      <c r="N8" s="171"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="152"/>
-[...1 lines deleted...]
-      <c r="C9" s="179"/>
+      <c r="A9" s="147"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="175"/>
       <c r="D9" s="12">
         <v>27000</v>
       </c>
       <c r="E9" s="13">
         <v>27000</v>
       </c>
       <c r="F9" s="13">
         <v>27000</v>
       </c>
-      <c r="G9" s="121"/>
-[...6 lines deleted...]
-      <c r="N9" s="161"/>
+      <c r="G9" s="130"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="176"/>
+      <c r="J9" s="176"/>
+      <c r="K9" s="176"/>
+      <c r="L9" s="176"/>
+      <c r="M9" s="176"/>
+      <c r="N9" s="171"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="152"/>
-      <c r="B10" s="113">
+      <c r="A10" s="147"/>
+      <c r="B10" s="126">
         <v>16</v>
       </c>
-      <c r="C10" s="179"/>
+      <c r="C10" s="175"/>
       <c r="D10" s="3" t="s">
         <v>220</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>222</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>225</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>228</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="I10" s="180"/>
-[...4 lines deleted...]
-      <c r="N10" s="161"/>
+      <c r="I10" s="176"/>
+      <c r="J10" s="176"/>
+      <c r="K10" s="176"/>
+      <c r="L10" s="176"/>
+      <c r="M10" s="176"/>
+      <c r="N10" s="171"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="152"/>
-[...1 lines deleted...]
-      <c r="C11" s="179"/>
+      <c r="A11" s="147"/>
+      <c r="B11" s="126"/>
+      <c r="C11" s="175"/>
       <c r="D11" s="12">
         <v>27000</v>
       </c>
       <c r="E11" s="13">
         <v>27000</v>
       </c>
       <c r="F11" s="13">
         <v>27000</v>
       </c>
       <c r="G11" s="13">
         <v>27000</v>
       </c>
       <c r="H11" s="13">
         <v>27000</v>
       </c>
-      <c r="I11" s="180"/>
-[...4 lines deleted...]
-      <c r="N11" s="161"/>
+      <c r="I11" s="176"/>
+      <c r="J11" s="176"/>
+      <c r="K11" s="176"/>
+      <c r="L11" s="176"/>
+      <c r="M11" s="176"/>
+      <c r="N11" s="171"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="152"/>
-      <c r="B12" s="113">
+      <c r="A12" s="147"/>
+      <c r="B12" s="126">
         <v>17</v>
       </c>
-      <c r="C12" s="179"/>
-      <c r="D12" s="117"/>
+      <c r="C12" s="175"/>
+      <c r="D12" s="133"/>
       <c r="E12" s="3" t="s">
         <v>223</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>226</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>229</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="I12" s="109"/>
+      <c r="I12" s="132"/>
       <c r="J12" s="3" t="s">
         <v>236</v>
       </c>
-      <c r="K12" s="180"/>
-[...2 lines deleted...]
-      <c r="N12" s="161"/>
+      <c r="K12" s="176"/>
+      <c r="L12" s="176"/>
+      <c r="M12" s="176"/>
+      <c r="N12" s="171"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="152"/>
-[...2 lines deleted...]
-      <c r="D13" s="120"/>
+      <c r="A13" s="147"/>
+      <c r="B13" s="126"/>
+      <c r="C13" s="175"/>
+      <c r="D13" s="134"/>
       <c r="E13" s="12">
         <v>27000</v>
       </c>
       <c r="F13" s="13">
         <v>27000</v>
       </c>
       <c r="G13" s="13">
         <v>27000</v>
       </c>
       <c r="H13" s="13">
         <v>27000</v>
       </c>
-      <c r="I13" s="121"/>
+      <c r="I13" s="130"/>
       <c r="J13" s="12">
         <v>27000</v>
       </c>
-      <c r="K13" s="180"/>
-[...2 lines deleted...]
-      <c r="N13" s="161"/>
+      <c r="K13" s="176"/>
+      <c r="L13" s="176"/>
+      <c r="M13" s="176"/>
+      <c r="N13" s="171"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="152"/>
-      <c r="B14" s="113">
+      <c r="A14" s="147"/>
+      <c r="B14" s="126">
         <v>18</v>
       </c>
-      <c r="C14" s="179"/>
-[...1 lines deleted...]
-      <c r="E14" s="109"/>
+      <c r="C14" s="175"/>
+      <c r="D14" s="133"/>
+      <c r="E14" s="132"/>
       <c r="F14" s="3" t="s">
         <v>227</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>230</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="I14" s="109"/>
+      <c r="I14" s="132"/>
       <c r="J14" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="K14" s="109"/>
+      <c r="K14" s="132"/>
       <c r="L14" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="M14" s="109"/>
+      <c r="M14" s="132"/>
       <c r="N14" s="21" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="152"/>
-[...3 lines deleted...]
-      <c r="E15" s="121"/>
+      <c r="A15" s="147"/>
+      <c r="B15" s="126"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="134"/>
+      <c r="E15" s="130"/>
       <c r="F15" s="12">
         <v>27000</v>
       </c>
       <c r="G15" s="13">
         <v>27000</v>
       </c>
       <c r="H15" s="13">
         <v>27000</v>
       </c>
-      <c r="I15" s="121"/>
+      <c r="I15" s="130"/>
       <c r="J15" s="12">
         <v>27000</v>
       </c>
-      <c r="K15" s="121"/>
+      <c r="K15" s="130"/>
       <c r="L15" s="12">
         <v>27000</v>
       </c>
-      <c r="M15" s="121"/>
+      <c r="M15" s="130"/>
       <c r="N15" s="22">
         <v>27000</v>
       </c>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="152"/>
-      <c r="B16" s="113">
+      <c r="A16" s="147"/>
+      <c r="B16" s="126">
         <v>19</v>
       </c>
-      <c r="C16" s="179"/>
-[...10 lines deleted...]
-      <c r="N16" s="181"/>
+      <c r="C16" s="175"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="132"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
+      <c r="H16" s="132"/>
+      <c r="I16" s="176"/>
+      <c r="J16" s="176"/>
+      <c r="K16" s="176"/>
+      <c r="L16" s="176"/>
+      <c r="M16" s="176"/>
+      <c r="N16" s="179"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="152"/>
-[...12 lines deleted...]
-      <c r="N17" s="182"/>
+      <c r="A17" s="147"/>
+      <c r="B17" s="126"/>
+      <c r="C17" s="175"/>
+      <c r="D17" s="134"/>
+      <c r="E17" s="130"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="130"/>
+      <c r="H17" s="130"/>
+      <c r="I17" s="176"/>
+      <c r="J17" s="176"/>
+      <c r="K17" s="176"/>
+      <c r="L17" s="176"/>
+      <c r="M17" s="176"/>
+      <c r="N17" s="180"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="152"/>
-      <c r="B18" s="113">
+      <c r="A18" s="147"/>
+      <c r="B18" s="126">
         <v>20</v>
       </c>
-      <c r="C18" s="179"/>
-[...2 lines deleted...]
-      <c r="F18" s="109"/>
+      <c r="C18" s="175"/>
+      <c r="D18" s="133"/>
+      <c r="E18" s="132"/>
+      <c r="F18" s="132"/>
       <c r="G18" s="3" t="s">
         <v>231</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>235</v>
       </c>
-      <c r="I18" s="109"/>
-[...1 lines deleted...]
-      <c r="K18" s="109"/>
+      <c r="I18" s="132"/>
+      <c r="J18" s="132"/>
+      <c r="K18" s="132"/>
       <c r="L18" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="M18" s="109"/>
+      <c r="M18" s="132"/>
       <c r="N18" s="21" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="152"/>
-[...4 lines deleted...]
-      <c r="F19" s="172"/>
+      <c r="A19" s="147"/>
+      <c r="B19" s="126"/>
+      <c r="C19" s="133"/>
+      <c r="D19" s="166"/>
+      <c r="E19" s="167"/>
+      <c r="F19" s="167"/>
       <c r="G19" s="12">
         <v>27000</v>
       </c>
       <c r="H19" s="13">
         <v>27000</v>
       </c>
-      <c r="I19" s="121"/>
-[...1 lines deleted...]
-      <c r="K19" s="121"/>
+      <c r="I19" s="130"/>
+      <c r="J19" s="130"/>
+      <c r="K19" s="130"/>
       <c r="L19" s="12">
         <v>27000</v>
       </c>
-      <c r="M19" s="121"/>
+      <c r="M19" s="130"/>
       <c r="N19" s="22">
         <v>27000</v>
       </c>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="152"/>
-      <c r="B20" s="113">
+      <c r="A20" s="147"/>
+      <c r="B20" s="126">
         <v>21</v>
       </c>
-      <c r="C20" s="179"/>
-[...10 lines deleted...]
-      <c r="N20" s="161"/>
+      <c r="C20" s="175"/>
+      <c r="D20" s="176"/>
+      <c r="E20" s="176"/>
+      <c r="F20" s="176"/>
+      <c r="G20" s="176"/>
+      <c r="H20" s="176"/>
+      <c r="I20" s="176"/>
+      <c r="J20" s="176"/>
+      <c r="K20" s="176"/>
+      <c r="L20" s="176"/>
+      <c r="M20" s="176"/>
+      <c r="N20" s="171"/>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="152"/>
-[...12 lines deleted...]
-      <c r="N21" s="161"/>
+      <c r="A21" s="147"/>
+      <c r="B21" s="126"/>
+      <c r="C21" s="175"/>
+      <c r="D21" s="176"/>
+      <c r="E21" s="176"/>
+      <c r="F21" s="176"/>
+      <c r="G21" s="176"/>
+      <c r="H21" s="176"/>
+      <c r="I21" s="176"/>
+      <c r="J21" s="176"/>
+      <c r="K21" s="176"/>
+      <c r="L21" s="176"/>
+      <c r="M21" s="176"/>
+      <c r="N21" s="171"/>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="152"/>
-      <c r="B22" s="113">
+      <c r="A22" s="147"/>
+      <c r="B22" s="126">
         <v>22</v>
       </c>
-      <c r="C22" s="179"/>
-[...7 lines deleted...]
-      <c r="K22" s="180"/>
+      <c r="C22" s="175"/>
+      <c r="D22" s="176"/>
+      <c r="E22" s="176"/>
+      <c r="F22" s="176"/>
+      <c r="G22" s="176"/>
+      <c r="H22" s="176"/>
+      <c r="I22" s="176"/>
+      <c r="J22" s="176"/>
+      <c r="K22" s="176"/>
       <c r="L22" s="3" t="s">
         <v>240</v>
       </c>
-      <c r="M22" s="180"/>
-      <c r="N22" s="161"/>
+      <c r="M22" s="176"/>
+      <c r="N22" s="171"/>
     </row>
     <row r="23" spans="1:14" ht="19" thickBot="1">
-      <c r="A23" s="153"/>
-[...9 lines deleted...]
-      <c r="K23" s="183"/>
+      <c r="A23" s="148"/>
+      <c r="B23" s="140"/>
+      <c r="C23" s="177"/>
+      <c r="D23" s="178"/>
+      <c r="E23" s="178"/>
+      <c r="F23" s="178"/>
+      <c r="G23" s="178"/>
+      <c r="H23" s="178"/>
+      <c r="I23" s="178"/>
+      <c r="J23" s="178"/>
+      <c r="K23" s="178"/>
       <c r="L23" s="15">
         <v>27000</v>
       </c>
-      <c r="M23" s="183"/>
-      <c r="N23" s="164"/>
+      <c r="M23" s="178"/>
+      <c r="N23" s="174"/>
     </row>
   </sheetData>
   <mergeCells count="109">
-    <mergeCell ref="B20:B21"/>
-[...44 lines deleted...]
-    <mergeCell ref="M16:M17"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A2:B3"/>
+    <mergeCell ref="C2:N2"/>
+    <mergeCell ref="A4:A23"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="N8:N9"/>
     <mergeCell ref="N16:N17"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="K10:K11"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="K12:K13"/>
     <mergeCell ref="L12:L13"/>
     <mergeCell ref="M12:M13"/>
     <mergeCell ref="N12:N13"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
-    <mergeCell ref="J6:J7"/>
-[...37 lines deleted...]
-    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="M16:M17"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="M18:M19"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="N22:N23"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="M20:M21"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DA7B4F2-75D4-0C49-8C57-F64644E08DC0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J16"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleNormal="89" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="1.6640625" style="23" customWidth="1"/>
     <col min="2" max="2" width="4.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="4.83203125" style="23" customWidth="1"/>
     <col min="4" max="10" width="23.33203125" style="23" customWidth="1"/>
     <col min="11" max="11" width="1.6640625" style="23" customWidth="1"/>
@@ -15862,50 +15860,65 @@
   <conditionalFormatting sqref="F7:I10">
     <cfRule type="containsBlanks" dxfId="5" priority="1" stopIfTrue="1">
       <formula>LEN(TRIM(F7))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D8C881BE4B9E1741A8D262B9FE4779F0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a1109b321a1f0486b0533d8c1e22dd7b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dbb144e1-8005-4c83-bbc2-58c2c561452f" xmlns:ns3="75d5a35d-00e1-4daf-bc8d-34d5bc9de221" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1b88b2562eaf5ff92c3ff9597e16fd35" ns2:_="" ns3:_="">
     <xsd:import namespace="dbb144e1-8005-4c83-bbc2-58c2c561452f"/>
     <xsd:import namespace="75d5a35d-00e1-4daf-bc8d-34d5bc9de221"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -16084,97 +16097,82 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D93F2317-C6C0-475B-A537-662CFA64B9C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3D02CC1-03EB-4376-8F3E-8AF067E2F741}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDB90AEA-5FE6-4960-966C-559906359487}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dbb144e1-8005-4c83-bbc2-58c2c561452f"/>
     <ds:schemaRef ds:uri="75d5a35d-00e1-4daf-bc8d-34d5bc9de221"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>